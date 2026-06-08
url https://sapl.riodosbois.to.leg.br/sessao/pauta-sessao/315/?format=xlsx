--- v0 (2026-04-22)
+++ v1 (2026-06-08)
@@ -10,68 +10,92 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="14">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
+  </si>
+  <si>
+    <t>ordem dia</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINARIA nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>JOEL ALVES RUFINO - PREFEITO</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de crédito adicional suplementar por anulação parcial ou total de dotações orçamentárias, com inclusão de ação orçamentária na estrutura da Lei LOA nº 14 de 19 de dezembro de 2025 Lei Orçamentária Anual do Município de RIO DOS BOIS–TO, do exercício de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>JACINTO NETO</t>
+  </si>
+  <si>
+    <t>Indicação n° 01 - Ementa: Indica que seja realizada a denominação da ponte localizada na região da Ilha sobre o Córrego Gorgulho, passando a ser denominada "Ponte Maurina Gomes de Sousa - (Maurina Cacheira) In Memoriam".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -363,82 +387,122 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F1"/>
+  <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="2.85546875" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="36.28515625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2">
+        <v>1449</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3">
+        <v>1445</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" t="s">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>