--- v0 (2026-04-22)
+++ v1 (2026-06-08)
@@ -10,68 +10,98 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="16">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
+  </si>
+  <si>
+    <t>ordem dia</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINARIA nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>JOEL ALVES RUFINO - PREFEITO</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de crédito adicional suplementar por anulação parcial ou total de dotações orçamentárias, com inclusão de ação orçamentária na estrutura da Lei LOA nº 14 de 19 de dezembro de 2025 Lei Orçamentária Anual do Município de RIO DOS BOIS–TO, do exercício de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>GLEICIMAR ARAUJO</t>
+  </si>
+  <si>
+    <t>Requer ao senhor presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que crie espaço público de forma organizada e controladora para sons automotivos, já que a um público que gostam e praticam de forma competitiva tornando um tipo de esporte automotivo.</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 9 de 2026</t>
+  </si>
+  <si>
+    <t>Requer ao senhor presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que notifique a empresa fornecedora de água (ATS), para esclarecimento sobre a falta de fornecimento de água na cidade, principalmente no setor Jabaquara, o local mas afetado em razão de sua altitude em relação ao reservatório.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -363,82 +393,142 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F1"/>
+  <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="2.85546875" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="36.28515625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2">
+        <v>1449</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3">
+        <v>1442</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4">
+        <v>1443</v>
+      </c>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" t="s">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>