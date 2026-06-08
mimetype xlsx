--- v0 (2026-04-21)
+++ v1 (2026-06-08)
@@ -10,68 +10,122 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="24">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
+  </si>
+  <si>
+    <t>ordem dia</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>LINDISNEY FERREIRA</t>
+  </si>
+  <si>
+    <t>Requer ao senhor presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que providencie manutenção no estacionamento do setor comercial.</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Requer ao senhor presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que providencie manutenção do acumulo de água na avenida Senador Queiroz setor Jabaquara.</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>Requer ao senhor presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que providencie um servidor para acender as luzes ou acendimento automático na academia pública municipal.</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINARIA nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>JOEL ALVES RUFINO - PREFEITO</t>
+  </si>
+  <si>
+    <t>Autoriza o poder executivo municipal a celebrar convênio com a Associação de pais e amigos dos excepcionais (APAE) de Rio dos Bois, possibilitando o repasse de recursos financeiros e a cessão de servidores públicos municipais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>ROBERTO FRAGOSO</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do Ginásio de esportes do município de Rio dos Bois e dá outras providências.</t>
+  </si>
+  <si>
+    <t>PROJETO DECRETO LEGISLATIVO nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>JACINTO NETO</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Título de Reconhecimento Público Municipal ao Senhor João Batista da Silva Oliveira (Meu Mano Rico) e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -363,82 +417,202 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F1"/>
+  <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="2.85546875" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="40.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="224.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2">
+        <v>1417</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3">
+        <v>1418</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4">
+        <v>1419</v>
+      </c>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5">
+        <v>1446</v>
+      </c>
+      <c r="B5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6">
+        <v>1447</v>
+      </c>
+      <c r="B6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7">
+        <v>1420</v>
+      </c>
+      <c r="B7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" t="s">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>