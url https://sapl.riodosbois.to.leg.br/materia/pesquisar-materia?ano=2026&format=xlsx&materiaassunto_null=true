--- v0 (2026-04-17)
+++ v1 (2026-06-02)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="351" uniqueCount="172">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -96,122 +96,212 @@
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1414/autografo_de_lei_01-2026--.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de reconhecimento público municipal ao senhor João Batista da Silva Oliveira (meu mano rico), e dá outras providências.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1421/autografo_de_lei_no_04-2026.pdf</t>
   </si>
   <si>
     <t>Acrescenta artigos à Lei Municipal n° 015, de 19 de dezembro de 2025, a qual institui o Plano Plurianual do Município de Rio dos Bois para o período de 2026 a 2029, incluindo dispositivos referentes à Agenda Transversal de Crianças e Adolescente, e determina outras providências correlatas.</t>
   </si>
   <si>
+    <t>1436</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1436/autografo_de_lei_no_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de crédito especial adicional suplementar por anulação parcial ou total de dotações orçamentárias, com inclusão de ação orçamentária na estrutura da Lei LOA n° 14 de 19 de dezembro de 2025 - Lei Orçamentária Anual do Município de Rio dos Bois - TO, do exercício de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1437</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1437/autografo_de_lei_no_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de ponte rural no Município de Rio dos Bois - TO e dá outras providências.</t>
+  </si>
+  <si>
     <t>1409</t>
   </si>
   <si>
     <t>CCJR</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE CONST. JUST E REDAÇÃO</t>
   </si>
   <si>
     <t>CCJR - COMISSÃO DE CONSTITUIÇÃO, JUSTICA E REDAÇÃO</t>
   </si>
   <si>
     <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1409/pareceres_constituicao_01.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça referente ao Projeto de Lei nº 01/2026 que "Dispõe sobre a concessão de título de reconhecimento público municipal ao senhor João Batista da Silva Oliveira (meu mano rico), e dá outras providências."</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1410/pareceres_constituicao_02.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça referente ao Projeto de Lei nº 01/2026 que "Dispõe sobre a denominação do ginásio de esporte do município de Rio dos Bois, e dá outras providências."</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1411/pareceres_constituicao_03.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça referente ao Projeto de Lei nº 01/2026 que "Autoriza o Poder Executivo Municipal a celebrar convênio com as Associações de Pais e Amigos dos excepcionais (APAE) de Rio dos Bois, possibilitando o repasse de recursos financeiros e a cessão de servidores públicos municipais, e dá outras providências."</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1423/parecer_constituicao_e_justica_mes_03-2026.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça referente ao Projeto de Lei nº 002/2026 que "Acrescenta artigos à Lei Municipal n° 015 de 19 de dezembro de 2025, a qual institui o Plano Plurianual do Município de Rio dos Bois para o período de 2026 a 2029, incluindo dispositivos referentes à Agenda Transversal de Crianças e adolescente, e determina outras providências correlatas."</t>
   </si>
   <si>
+    <t>1439</t>
+  </si>
+  <si>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1439/1.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição e Justiça referente ao Projeto de Lei nº 002/2026 que "Dispõe sobre a denominação de ponte rural no Município de Rio dos Bois - TO e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1440</t>
+  </si>
+  <si>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1440/2.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição e Justiça referente ao Projeto de Lei nº 003/2026 que "Dispõe sobre a abertura de crédito especial adicional suplementar por anulação parcial ou total de dotações orçamentárias, com inclusão de ação orçamentária na estrutura da Lei LOA n° 14 de 19 de dezembro de 2025 - Lei Orçamentária Anual do Município de Rio dos Bois - TO, do exercício de 2026 e dá outras providências."</t>
+  </si>
+  <si>
     <t>1408</t>
   </si>
   <si>
     <t>CFO</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE ORÇAMENTO E FINANÇAS</t>
   </si>
   <si>
     <t>CFO - COMISSÃO FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
     <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1408/parecer_orcamento_e_financas_mes_02-2026.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Orçamento e Finanças referente ao Projeto de Lei nº 01/2026 que "Autoriza o Poder Executivo Municipal a celebrar convênio com as Associações de Pais e Amigos dos excepcionais (APAE) de Rio dos Bois, possibilitando o repasse de recursos financeiros e a cessão de servidores públicos municipais, e dá outras providências."</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1424/parecer_orcamento_e_financas_mes_03-2026.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Orçamento e Finanças referente ao Projeto de Lei nº 002/2026 que "Acrescenta artigos à Lei Municipal n° 015 de 19 de dezembro de 2025, a qual institui o Plano Plurianual do Município de Rio dos Bois para o período de 2026 a 2029, incluindo dispositivos referentes à Agenda Transversal de Crianças e adolescente, e determina outras providências correlatas."</t>
   </si>
   <si>
+    <t>1438</t>
+  </si>
+  <si>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1438/1.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Orçamento e Finanças referente ao Projeto de Lei nº 003/2026 que "Dispõe sobre a abertura de crédito especial adicional suplementar por anulação parcial ou total de dotações orçamentárias, com inclusão de ação orçamentária na estrutura da Lei LOA n° 14 de 19 de dezembro de 2025 - Lei Orçamentária Anual do Município de Rio dos Bois - TO, do exercício de 2026 e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1441</t>
+  </si>
+  <si>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1441/2.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Orçamento e Finanças referente ao Projeto de Lei nº 002/2026 que "Dispõe sobre a denominação de ponte rural no Município de Rio dos Bois - TO e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1446</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINARIA</t>
+  </si>
+  <si>
+    <t>JOEL ALVES RUFINO</t>
+  </si>
+  <si>
+    <t>http://sapl.riodosbois.to.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Autoriza o poder executivo municipal a celebrar convênio com a Associação de pais e amigos dos excepcionais (APAE) de Rio dos Bois, possibilitando o repasse de recursos financeiros e a cessão de servidores públicos municipais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1448</t>
+  </si>
+  <si>
+    <t>Acrescenta artigos à Lei Municipal nº 015, de 19 de dezembro de 2025, a qual institui o Plano Plurianual do Município de Rio dos Bois para o período de 2026 a 2029, incluindo dispositivos referentes à Agenda Transversal de Crianças e Adolescentes, e determina outras providências correlatas.</t>
+  </si>
+  <si>
+    <t>1449</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de crédito adicional suplementar por anulação parcial ou total de dotações orçamentárias, com inclusão de ação orçamentária na estrutura da Lei LOA nº 14 de 19 de dezembro de 2025 Lei Orçamentária Anual do Município de RIO DOS BOIS–TO, do exercício de 2026 e dá outras providências.</t>
+  </si>
+  <si>
     <t>1420</t>
   </si>
   <si>
     <t>PDLE</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>JACINTO NETO</t>
   </si>
   <si>
     <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1420/projeto_de_decreto_legislativo_no_01-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Reconhecimento Público Municipal ao Senhor João Batista da Silva Oliveira (Meu Mano Rico) e dá outras providências.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>LINDISNEY FERREIRA</t>
   </si>
   <si>
     <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_decreto_legislativo_02.pdf</t>
@@ -219,65 +309,59 @@
   <si>
     <t>Concede título de cidadão rioboiense ao senhor Jesus dos Reis Rodrigues Bastos e dá outras providências.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_decreto_legislativo_03.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão rioboiense ao senhor Oswaldo Vasconcelos Neto e dá outras providências.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1427/projeto_de_decreto_legislativo_04.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão rioboiense ao padre Maurí Barbosa Oliveira e dá outras providências.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1428/projeto_de_decreto_legislativo_05.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão rioboiense ao senhor Ambrósio Pereira de Almeida e dá outras providências.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1429/projeto_de_decreto_legislativo_06.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão rioboiense ao senhor Mario Bonfim Pereira da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1430/projeto_de_decreto_legislativo_07.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão rioboiense ao senhor Benedito Bembem de Miranda e dá outras providências.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1431/projeto_de_decreto_legislativo_08.pdf</t>
@@ -366,63 +450,126 @@
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>JOSEVALDO GUIMARÃES</t>
   </si>
   <si>
     <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1434/requerimento_n_06.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que autorize a secretaria de obras e transportes que pelo menos faça o dreno para escoamento das águas, nas estradas do Paulo Freire I e II.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>RAIMUNDO ARAUJO</t>
   </si>
   <si>
     <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1435/requerimento_n_07.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando a recuperação da estrada que da acesso ao casco de canoa da entrada até o senhor Bento, peço também que faça três bueiros na mesma estrada.</t>
   </si>
   <si>
+    <t>1442</t>
+  </si>
+  <si>
+    <t>GLEICIMAR ARAUJO</t>
+  </si>
+  <si>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1442/requerimento_n_o_08.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao senhor presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que crie espaço público de forma organizada e controladora para sons automotivos, já que a um público que gostam e praticam de forma competitiva tornando um tipo de esporte automotivo.</t>
+  </si>
+  <si>
+    <t>1443</t>
+  </si>
+  <si>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1443/requerimento_n_o_09.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao senhor presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que notifique a empresa fornecedora de água (ATS), para esclarecimento sobre a falta de fornecimento de água na cidade, principalmente no setor Jabaquara, o local mas afetado em razão de sua altitude em relação ao reservatório.</t>
+  </si>
+  <si>
+    <t>1444</t>
+  </si>
+  <si>
+    <t>ROGERIO FERNANDES</t>
+  </si>
+  <si>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1444/requerimento_n_o_10.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao senhor presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que reforme a pintura dos quebra molas e sinalização das placas.</t>
+  </si>
+  <si>
     <t>1422</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1422/indicacao_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a adoção das providências administrativas necessárias à elaboração e posterior encaminhamento, à Câmara Municipal, de projeto de lei que institua o Plano de Cargos, Carreiras e Remuneração (PCCR) dos profissionais da saúde do Município de Rio dos Bois/TO.</t>
+  </si>
+  <si>
+    <t>1445</t>
+  </si>
+  <si>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1445/indicacao_n_01.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n° 01 - Ementa: Indica que seja realizada a denominação da ponte localizada na região da Ilha sobre o Córrego Gorgulho, passando a ser denominada "Ponte Maurina Gomes de Sousa - (Maurina Cacheira) In Memoriam".</t>
+  </si>
+  <si>
+    <t>1447</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>ROBERTO FRAGOSO</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do Ginásio de esportes do município de Rio dos Bois e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1450</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da ponte rural no município de Rio dos Bois-TO e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -726,56 +873,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1412/autografo_de_lei_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1413/autografo_de_lei_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1414/autografo_de_lei_01-2026--.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1421/autografo_de_lei_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1409/pareceres_constituicao_01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1410/pareceres_constituicao_02.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1411/pareceres_constituicao_03.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1423/parecer_constituicao_e_justica_mes_03-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1408/parecer_orcamento_e_financas_mes_02-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1424/parecer_orcamento_e_financas_mes_03-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1420/projeto_de_decreto_legislativo_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_decreto_legislativo_02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_decreto_legislativo_03.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1427/projeto_de_decreto_legislativo_04.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1428/projeto_de_decreto_legislativo_05.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1429/projeto_de_decreto_legislativo_06.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1430/projeto_de_decreto_legislativo_07.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1431/projeto_de_decreto_legislativo_08.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1432/projeto_de_decreto_legislativo_09.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1433/projeto_de_decreto_legislativo_10.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1415/requerimento_01-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1416/requerimento_02-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1417/requerimento_03-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1418/requerimento_04-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1419/requerimento_05-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1434/requerimento_n_06.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1435/requerimento_n_07.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1422/indicacao_no_001-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1412/autografo_de_lei_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1413/autografo_de_lei_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1414/autografo_de_lei_01-2026--.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1421/autografo_de_lei_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1436/autografo_de_lei_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1437/autografo_de_lei_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1409/pareceres_constituicao_01.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1410/pareceres_constituicao_02.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1411/pareceres_constituicao_03.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1423/parecer_constituicao_e_justica_mes_03-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1439/1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1440/2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1408/parecer_orcamento_e_financas_mes_02-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1424/parecer_orcamento_e_financas_mes_03-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1438/1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1441/2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1420/projeto_de_decreto_legislativo_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_decreto_legislativo_02.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_decreto_legislativo_03.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1427/projeto_de_decreto_legislativo_04.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1428/projeto_de_decreto_legislativo_05.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1429/projeto_de_decreto_legislativo_06.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1430/projeto_de_decreto_legislativo_07.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1431/projeto_de_decreto_legislativo_08.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1432/projeto_de_decreto_legislativo_09.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1433/projeto_de_decreto_legislativo_10.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1415/requerimento_01-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1416/requerimento_02-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1417/requerimento_03-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1418/requerimento_04-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1419/requerimento_05-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1434/requerimento_n_06.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1435/requerimento_n_07.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1442/requerimento_n_o_08.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1443/requerimento_n_o_09.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1444/requerimento_n_o_10.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1422/indicacao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2026/1445/indicacao_n_01.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H29"/>
+  <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="59.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="116.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -884,696 +1031,1098 @@
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="F6" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B7" t="s">
-[...14 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" t="s">
         <v>37</v>
       </c>
-      <c r="B8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="F10" t="s">
+        <v>39</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" t="s">
+        <v>39</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B11" t="s">
-[...14 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" t="s">
+        <v>39</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B12" t="s">
-[...5 lines deleted...]
-      <c r="D12" t="s">
+      <c r="H12" t="s">
         <v>53</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="F13" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F14" t="s">
+        <v>60</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H14" t="s">
         <v>62</v>
-      </c>
-[...19 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" t="s">
+        <v>58</v>
+      </c>
+      <c r="E15" t="s">
+        <v>59</v>
+      </c>
+      <c r="F15" t="s">
+        <v>60</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H15" t="s">
         <v>65</v>
-      </c>
-[...19 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" t="s">
+        <v>58</v>
+      </c>
+      <c r="E16" t="s">
+        <v>59</v>
+      </c>
+      <c r="F16" t="s">
+        <v>60</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H16" t="s">
         <v>68</v>
-      </c>
-[...19 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E17" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="H17" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" t="s">
+        <v>73</v>
+      </c>
+      <c r="E18" t="s">
+        <v>74</v>
+      </c>
+      <c r="F18" t="s">
+        <v>75</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="H18" t="s">
         <v>77</v>
-      </c>
-[...13 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>81</v>
+        <v>17</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="E19" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="F19" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="H19" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="F20" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="H20" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>89</v>
+        <v>10</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>84</v>
       </c>
       <c r="F21" t="s">
-        <v>59</v>
+        <v>85</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="H21" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D22" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="E22" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="F22" t="s">
-        <v>55</v>
+        <v>89</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="H22" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D23" t="s">
+        <v>83</v>
+      </c>
+      <c r="E23" t="s">
+        <v>84</v>
+      </c>
+      <c r="F23" t="s">
+        <v>89</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="E23" t="s">
+      <c r="H23" t="s">
         <v>94</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D24" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="E24" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="F24" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="H24" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D25" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="E25" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="F25" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="H25" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
       <c r="D26" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="E26" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="F26" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="H26" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>73</v>
+        <v>105</v>
       </c>
       <c r="D27" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="E27" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="F27" t="s">
-        <v>111</v>
+        <v>89</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H27" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>77</v>
+        <v>109</v>
       </c>
       <c r="D28" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="E28" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="F28" t="s">
-        <v>115</v>
+        <v>89</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="H28" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>113</v>
+      </c>
+      <c r="D29" t="s">
+        <v>83</v>
+      </c>
+      <c r="E29" t="s">
+        <v>84</v>
+      </c>
+      <c r="F29" t="s">
+        <v>89</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H29" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>116</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>117</v>
+      </c>
+      <c r="D30" t="s">
+        <v>83</v>
+      </c>
+      <c r="E30" t="s">
+        <v>84</v>
+      </c>
+      <c r="F30" t="s">
+        <v>89</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="H30" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>120</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>10</v>
       </c>
-      <c r="D29" t="s">
-[...8 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="D31" t="s">
         <v>121</v>
       </c>
-      <c r="H29" t="s">
+      <c r="E31" t="s">
         <v>122</v>
+      </c>
+      <c r="F31" t="s">
+        <v>85</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H31" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>125</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32" t="s">
+        <v>121</v>
+      </c>
+      <c r="E32" t="s">
+        <v>122</v>
+      </c>
+      <c r="F32" t="s">
+        <v>126</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H32" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>129</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>21</v>
+      </c>
+      <c r="D33" t="s">
+        <v>121</v>
+      </c>
+      <c r="E33" t="s">
+        <v>122</v>
+      </c>
+      <c r="F33" t="s">
+        <v>89</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H33" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>132</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>25</v>
+      </c>
+      <c r="D34" t="s">
+        <v>121</v>
+      </c>
+      <c r="E34" t="s">
+        <v>122</v>
+      </c>
+      <c r="F34" t="s">
+        <v>89</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H34" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>135</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>29</v>
+      </c>
+      <c r="D35" t="s">
+        <v>121</v>
+      </c>
+      <c r="E35" t="s">
+        <v>122</v>
+      </c>
+      <c r="F35" t="s">
+        <v>89</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H35" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>138</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>33</v>
+      </c>
+      <c r="D36" t="s">
+        <v>121</v>
+      </c>
+      <c r="E36" t="s">
+        <v>122</v>
+      </c>
+      <c r="F36" t="s">
+        <v>139</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H36" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>142</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>105</v>
+      </c>
+      <c r="D37" t="s">
+        <v>121</v>
+      </c>
+      <c r="E37" t="s">
+        <v>122</v>
+      </c>
+      <c r="F37" t="s">
+        <v>143</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H37" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>146</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>109</v>
+      </c>
+      <c r="D38" t="s">
+        <v>121</v>
+      </c>
+      <c r="E38" t="s">
+        <v>122</v>
+      </c>
+      <c r="F38" t="s">
+        <v>147</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H38" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>150</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>113</v>
+      </c>
+      <c r="D39" t="s">
+        <v>121</v>
+      </c>
+      <c r="E39" t="s">
+        <v>122</v>
+      </c>
+      <c r="F39" t="s">
+        <v>147</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H39" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>153</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>117</v>
+      </c>
+      <c r="D40" t="s">
+        <v>121</v>
+      </c>
+      <c r="E40" t="s">
+        <v>122</v>
+      </c>
+      <c r="F40" t="s">
+        <v>154</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H40" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>157</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>158</v>
+      </c>
+      <c r="E41" t="s">
+        <v>159</v>
+      </c>
+      <c r="F41" t="s">
+        <v>89</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H41" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>162</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" t="s">
+        <v>158</v>
+      </c>
+      <c r="E42" t="s">
+        <v>159</v>
+      </c>
+      <c r="F42" t="s">
+        <v>85</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H42" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>165</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" t="s">
+        <v>166</v>
+      </c>
+      <c r="E43" t="s">
+        <v>167</v>
+      </c>
+      <c r="F43" t="s">
+        <v>168</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H43" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>170</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D44" t="s">
+        <v>166</v>
+      </c>
+      <c r="E44" t="s">
+        <v>167</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H44" t="s">
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>