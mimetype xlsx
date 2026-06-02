--- v1 (2026-01-16)
+++ v2 (2026-06-02)
@@ -54,911 +54,911 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>AUTOGRAFO DE LEI</t>
   </si>
   <si>
     <t>GLEICIMAR ARAUJO, JOSEVALDO GUIMARÃES, LINDISNEY FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1336/autografo_de_lei_n_01-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1336/autografo_de_lei_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Autógrafo de lei do projeto de lei n° 002/2025 de 18 de fevereiro de 2025: Ratificação do protocolo de intenções.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1337/autografo_de_lei_n_02-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1337/autografo_de_lei_n_02-2025.pdf</t>
   </si>
   <si>
     <t>Autógrafo de lei do projeto de lei n° 003/2025 de 18 de fevereiro de 2025: Ratificação do protocolo de intenções.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1331/autografo_de_lei_no_03-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1331/autografo_de_lei_no_03-2025.pdf</t>
   </si>
   <si>
     <t>AUTÓGRAFO DE LEI DO PROJETO DE LEI Nº 001/2025 DE 11 DE FEVEREIRO DE 2025: "DISPÕE SOBRE A FIXAÇÃO DOS VALORES DAS DIÁRIAS_x000D_
 DE DESLOCAMENTO E DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1350/autougrafo_de_lei_n_04-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1350/autougrafo_de_lei_n_04-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 003, de 25 de outubro de 2019, que dispõe sobre a estrutura organizacional do poder executivo do município de Rio dos Bois e dá outras providências.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1351/autougrafo_de_lei_n_05-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1351/autougrafo_de_lei_n_05-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Rio dos Bois a firmar termo de convênio de cooperação com municípios de Dois Irmãos, Miranorte, Miracema do Tocantins, Pedro Afonso, Tabocão e Tupirama, com o intuito de unir esforços para viabilizar serviços públicos de qualidade e de forma eficiente, e da outras providências.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>LINDISNEY FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1377/autografo_de_lei_no_06-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1377/autografo_de_lei_no_06-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher e dá outras providências."</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1378/autografo_de_lei_no_07-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1378/autografo_de_lei_no_07-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de técnico em saúde bucal no quadro de servidores públicos do município de Rio dos Bois - TO, e dá outras providências.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1379/autografo_de_lei_no_08-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1379/autografo_de_lei_no_08-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a aquisição de imóvel, institui programa habitacional de interesse social e abre crédito especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1380/autografo_de_lei_no_09-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1380/autografo_de_lei_no_09-2025.pdf</t>
   </si>
   <si>
     <t>Prorroga a vigência do Plano Municipal de Educação (PME) aprovado pela Lei Municipal n° 004/2015, de 01 de junho de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1381/autografo_de_lei_no_10-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1381/autografo_de_lei_no_10-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal de Ensino de Rio dos Bois - TO, e dá outras providências.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1382/autografo_de_lei_no_11-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1382/autografo_de_lei_no_11-2025.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Conselho Municipal da Educação - CME, e dá outras providências.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1392/autografo_de_lei_no_12-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1392/autografo_de_lei_no_12-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Fórum Permanente de Educação no município de Rio dos Bois - TO e adota outras providências.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1397/autografo_de_lei_no_13-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1397/autografo_de_lei_no_13-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Alfabetização e adota outras providências.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1398/autografo_de_lei_no_14-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1398/autografo_de_lei_no_14-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Código Sanitário do Município de Rio dos Bois/Tocantins.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1399/autografo_de_lei_no_15-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1399/autografo_de_lei_no_15-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano plurianual do município de Rio dos Bois, para o período de 2026 a 2029, e dá outras providências.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>LINDISNEY FERREIRA, GLEICIMAR ARAUJO, JOSEVALDO GUIMARÃES</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1400/autografo_de_lei_no_16-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1400/autografo_de_lei_no_16-2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Rio dos Bois, Estado de Tocantins, para o exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1401/autografo_de_lei_no_17-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1401/autografo_de_lei_no_17-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2026 (ano referência de 2026) e dá outras providências.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>CCJR</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE CONST. JUST E REDAÇÃO</t>
   </si>
   <si>
     <t>CCJR - COMISSÃO DE CONSTITUIÇÃO, JUSTICA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1305/parecer_da_comissao_de_justica.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1305/parecer_da_comissao_de_justica.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação referente ao Projeto de Resolução nº 001/2025 que "Autoriza o Poder Legislativo Municipal a firmar convênio com a Cooperativa de Crédito de Livre Admissão do Tocantins CNPJ: 26.960.328/0001-43 e dá outras providências."</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1332/parecer_constituicao_e_justica_proj_001-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1332/parecer_constituicao_e_justica_proj_001-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação referente ao Projeto de Lei nº 001/2025 que "Dispõe sobre a fixação dos valores das diárias de deslocamento e dá outras providências."</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1338/parecer_constituicao_e_justica_proj_003-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1338/parecer_constituicao_e_justica_proj_003-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça referente ao Projeto de Lei nº 03/2025 que "Ratifica o Protocolo de Intenções e autoriza a formação de consórcio intermunicipal."</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1339/parecer_contituicao_e_justica_proj_002-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1339/parecer_contituicao_e_justica_proj_002-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça referente ao Projeto de Lei nº 02/2025 que "Ratifica o Protocolo de Intenções e autoriza a formação de consórcio intermunicipal de saúde."</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1353/parecer_constituicoaao_e_justicoa_proj_de_lei_complementar.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1353/parecer_constituicoaao_e_justicoa_proj_de_lei_complementar.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça referente ao Projeto de Lei Complementar nº 001/2025 que "Altera a Lei 003, de 25 de outubro de 2019, o qual dispõe sobre a Estrutura Organizacional do Poder Executivo do município de Rio dos Bois."</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1354/parecer_constituicoaao_e_justicoa_proj_004-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1354/parecer_constituicoaao_e_justicoa_proj_004-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça referente ao Projeto de Lei nº 004/2025 que "Autoriza o município de Rio dos Bois a firmar termo de convênio de cooperação com os municípios de Dois Irmãos, Miranorte, Miracema do Tocantins, Pedro Afonso, Tabocão e Tupirama, com o intuito de unir esforços para viabilizar serviços públicos de qualidade e de forma eficiente."</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1376/parecer_constituicao_e_justica_proj_06-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1376/parecer_constituicao_e_justica_proj_06-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça referente ao Projeto de Lei nº 06/2025 que "Dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher e dá outras providências."</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1385/parecer_01.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1385/parecer_01.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça referente ao Projeto de Lei nº 09/2025 que "Reestrutura o Conselho Municipal da Educação - CME, e dá outras providências."</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1386/parecer_02.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1386/parecer_02.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça referente ao Projeto de Lei nº 08/2025 que "Institui o Sistema Municipal de Ensino de Rio dos Bois - TO, e dá outras providências."</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1387/parecer_03.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1387/parecer_03.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça referente ao Projeto de Lei nº 07/2025 que "Prorroga a vigência do Plano Municipal de Educação (PME) aprovado pela Lei Municipal n° 004/2015, de 01 de junho de 2015, e dá outras providências."</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1388/parecer_04.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1388/parecer_04.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça referente ao Projeto de Lei nº 05/2025 que "Dispõe sobre a autorização para a aquisição de imóvel, institui programa habitacional de interesse social e abre crédito especial, e dá outras providências._x000D_
 "</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1389/parecer_05.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1389/parecer_05.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça referente ao Projeto de Lei Complementar nº 02/2025 que "Dispõe sobre a criação do cargo de técnico em saúde bucal no quadro de servidores públicos do município de Rio dos Bois - TO, e dá outras providências."</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1393/parecer_proj_no_010_constituicao_e_justica.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1393/parecer_proj_no_010_constituicao_e_justica.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça referente ao Projeto de Lei nº 010/2025 que "Dispõe sobre a reestruturação do Fórum Permanente de Educação de Rio dos Bois - TO, e adota outras providências."</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1396/parecer_constituicao_e_justica_proj_014_e_015-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1396/parecer_constituicao_e_justica_proj_014_e_015-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça referente ao Projeto de Lei nº 014/2025 que "Institui a política municipal de alfabetização e adota outras providências."</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1402/parecer_constituicao_e_justica_proj_no_011.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1402/parecer_constituicao_e_justica_proj_no_011.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça referente ao Projeto de Lei nº 011/2025 que "Dispõe sobre o Plano Plurianual - PPA 2026-2029 para o Município de Rio dos Bois/TO, que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1403/parecer_constituicao_e_justica_proj_no_012.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1403/parecer_constituicao_e_justica_proj_no_012.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça referente ao Projeto de Lei nº 012/2025 que "Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Rio dos Bois para o exercício financeiro de 2026, que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1404/parecer_constituicao_e_justica_proj_no_013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1404/parecer_constituicao_e_justica_proj_no_013.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça referente ao Projeto de Lei nº 013/2025 que "Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2026 (Ano Referência de 2026) e dá outras providências."</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>CFO</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE ORÇAMENTO E FINANÇAS</t>
   </si>
   <si>
     <t>CFO - COMISSÃO FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1306/parece_da_comissao_financas.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1306/parece_da_comissao_financas.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Orçamento e Finanças referente ao Projeto de Resolução nº 001/2025 que "Autoriza o Poder Legislativo Municipal a firmar convênio com a Cooperativa de Crédito de Livre Admissão do Tocantins CNPJ: 26.960.328/0001-43 e dá outras providências."</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1333/parecer_orcamento_e_financas_proj_001-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1333/parecer_orcamento_e_financas_proj_001-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Orçamento e Finanças referente ao Projeto de Lei nº 001/2025 que "Dispõe sobre a fixação dos valores das diárias de deslocamento e dá outras providências."</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1340/parecer_orcamento_e_financas_proj_002-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1340/parecer_orcamento_e_financas_proj_002-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Orçamento e Finanças referente ao Projeto de Lei nº 002/2025 que "Ratifica o Protocolo de Intenções e autoriza a formação de consórcio intermunicipal de saúde entre os municípios de Abreulândia, Araguacema, Barrolândia, Caseara, Chapada de Areia, Cristalândia, Divinópolis do Tocantins, Dois Irmãos, Lagoa da Confusão, Marianópolis do Tocantins, Monte Santo do Tocantins, Nova Rosalândia, Pium, Pugmil e Rio dos Bois, com a finalidade de construir o Consórcio Público do Vale do Araguaia,nos termos da Lei Federal n° 11.107, de 6 de abril de 2005, visando à promoção de ações de saúde pública compreendida no espectro do SUS."</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1341/parecer_orcamento_e_financas_proj_003-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1341/parecer_orcamento_e_financas_proj_003-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Orçamento e Finanças referente ao Projeto de Lei nº 003/2025 que "Ratifica o Protocolo de Intenções e autoriza a formação de consórcio intermunicipal entre os municípios de Abreulândia, Araguacema, Barrolândia, Caseara, Chapada de Areia, Cristalândia, Divinópolis do Tocantins, Dois Irmãos, Lagoa da Confusão, Marianópolis do Tocantins, Monte Santo do Tocantins, Nova Rosalândia, Pium, Pugmil e Rio dos Bois, com a finalidade de construir o Consórcio Público do Vale do Araguaia, nos termos da Lei Federal n° 11.107, de 6 de abril de 2005, visando à promoção de ações de meio ambiente, assistência social, infraestrutura, saneamento básico e educação."</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1355/parecer_orcoamento_e_financoas_proj_de_lei_complementar.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1355/parecer_orcoamento_e_financoas_proj_de_lei_complementar.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Orçamento e Finanças referente ao Projeto de Lei Complementar nº 001/2025 que "Altera a Lei 003, de 25 de outubro de 2019, o qual dispõe sobre a Estrutura Organizacional do Poder Executivo do município de Rio dos Bois."</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1356/parecer_orcoamento_e_financoas_proj_004-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1356/parecer_orcoamento_e_financoas_proj_004-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Orçamento e Finanças referente ao Projeto de Lei nº 004/2025 que "Autoriza o município de Rio dos Bois a firmar termo de convênio de cooperação com os municípios de Dois Irmãos, Miranorte, Miracema do Tocantins, Pedro Afonso, Tabocão e Tupirama, com o intuito de unir esforços para viabilizar serviços públicos de qualidade e de forma eficiente."</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1375/parecer_orcamento_e_financas_proj_06-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1375/parecer_orcamento_e_financas_proj_06-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Orçamento e Finanças referente ao Projeto de Lei nº 06/2025 que "Dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher e dá outras providências."</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1383/parecer_proj_no_02-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1383/parecer_proj_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Orçamento e Finanças referente ao Projeto de Lei Complementar nº 02/2025 que "Dispõe sobre a criação do cargo de técnico em saúde bucal no quadro de servidores públicos do município de Rio dos Bois - TO, e dá outras providências."</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1384/parecer_proj_no_05-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1384/parecer_proj_no_05-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Orçamento e Finanças referente ao Projeto de Lei  nº 05/2025 que "Dispõe sobre a autorização para a aquisição de imóvel, institui programa habitacional de interesse social e abre crédito especial, e dá outras providências."</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1391/parecer_proj_no_010_orccamento_e_financas.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1391/parecer_proj_no_010_orccamento_e_financas.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Orçamento e Finanças referente ao Projeto de Lei nº 010/2025 que "Dispõe sobre a reestruturação do Fórum Permanente de Educação de Rio dos Bois - TO, e adota outras providências."</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1395/parecer_orcamento_e_financas_proj_014_e_015-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1395/parecer_orcamento_e_financas_proj_014_e_015-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Orçamento e Finanças referente ao Projeto de Lei nº 015/2025 que "Institui o Código Sanitário do Município de Rio dos Bois/TO."</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1405/perecer_orcamento_e_financas_proj_no_011.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1405/perecer_orcamento_e_financas_proj_no_011.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Orçamento e Finanças referente ao Projeto de Lei nº 011/2025 que "Dispõe sobre o Plano Plurianual - PPA 2026-2029 para o Município de Rio dos Bois/TO, que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1406/perecer_orcamento_e_financas_proj_no_012.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1406/perecer_orcamento_e_financas_proj_no_012.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Orçamento e Finanças referente ao Projeto de Lei nº 012/2025 que "Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Rio dos Bois para o exercício financeiro de 2026, que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1407/perecer_orcamento_e_financas_proj_no_013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1407/perecer_orcamento_e_financas_proj_no_013.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Orçamento e Finanças referente ao Projeto de Lei nº 013/2025 que "Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2026 (Ano Referência de 2026) e dá outras providências."</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1307/projeto_de_resolucao_001_2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1307/projeto_de_resolucao_001_2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Legislativo Municipal a firmar convênio com a Cooperativa de Crédito de Livre Admissão do Tocantins CNPJ: 26.960.328/0001-43 e dá outras providências."</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>ROBERTO FRAGOSO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1342/requerimento_n_01-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1342/requerimento_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor presidente desta casa de leis que encaminhe expediente ao senhor prefeito municipal, solicitando a construção de uma galeria na grota que passa na fazenda do senhor Bonifácio Lopes.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1343/requerimento_n_02-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1343/requerimento_n_02-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor presidente desta casa de leis que encaminhe expediente ao senhor prefeito municipal, solicitando a reforma da feira coberta, e também a construção de um salão do lado da feira para açougue.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1344/requerimento_n_03-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1344/requerimento_n_03-2025.pdf</t>
   </si>
   <si>
     <t>Requer a vossa senhoria que solicita ao excelentíssimo prefeito municipal que providencie dois poços artesianos na região da mata dos Cavalcantes.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1345/requerimento_n_04-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1345/requerimento_n_04-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor presidente desta casa de leis que encaminhe expediente ao senhor prefeito municipal, solicitando um poste de energia com luminárias na rua 03 perto da casa do senhor Matias, no setor Jabaquara, Rio dos Bois/TO.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1346/requerimento_n_05-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1346/requerimento_n_05-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor presidente desta casa de leis que encaminhe expediente ao senhor prefeito municipal, solicitando uma cobertura no Colégio Illana Tavares da Costa pegando da entrada até a área do colégio.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>RAIMUNDO ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1347/requerimento_n_06-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1347/requerimento_n_06-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor presidente desta casa de leis que encaminhe expediente ao senhor prefeito municipal, solicitando que façam um poço artesiano na propriedade do Sr. José Maria no Assentamento Paulo Freire II.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1348/requerimento_n_07-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1348/requerimento_n_07-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor presidente desta casa de leis que encaminhe expediente ao senhor prefeito municipal, solicitando a construção de uma praça com uma academia de saúde, no setor Beira Rio.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1349/requerimento_n_08-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1349/requerimento_n_08-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor presidente desta casa de leis que encaminhe expediente ao senhor prefeito municipal, solicitando a construção de uma praça com academia de saúde, na comunidade Posto Ypê, região da Mata dos Cavalcante.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>GLEICIMAR ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1334/requerimentos_marco_1.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1334/requerimentos_marco_1.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal solicitando a contratação de um técnico de enfermagem, para cumprir jornada de trabalho nos finais de semanas e feriados, assim como também manter um plantonista responsável pela UBS mãe sabina, para que mantenha aberto, já que é serviço essencial para a comunidade.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>JACINTO NETO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1335/requerimentos_marco_2.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1335/requerimentos_marco_2.pdf</t>
   </si>
   <si>
     <t>REQUER que seja encaminhado ao Excelentíssimo Sr. Prefeito Municipal solicitação para providenciar a designação de um Zelador para a manutenção do Cemitério São João Batista, localizado na Região do Posto Ypê neste Município.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1358/requerimento_n_11-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1358/requerimento_n_11-2025.pdf</t>
   </si>
   <si>
     <t>REQUER que seja encaminhado ofício ao Excelentíssimo Sr. Prefeito Municipal, Joel Rufino, para determinar ao setor competente que proceda a manutenção e troca das lâmpadas da praça ecológica no setor jabaquara.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1359/requerimento_n_12-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1359/requerimento_n_12-2025.pdf</t>
   </si>
   <si>
     <t>REQUER ao senhor presidente desta casa de leis que encaminhe expediente senhor Prefeito Municipal, solicitando a construção de três quebra-molas no setor Meu Xodó.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>EVANDRO DA SILVA, JOSE DO BONFIM</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1360/requerimento_n_13-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1360/requerimento_n_13-2025.pdf</t>
   </si>
   <si>
     <t>REQUER ao senhor presidente desta casa de leis que encaminhe expediente ao Sr. Prefeito Municipal, solicitando que coloque o nome do senhor Morvan Costa, no ginásio que está ainda em construção.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>EVANDRO DA SILVA, GLEICIMAR ARAUJO, JACINTO NETO, JOSE DO BONFIM, JOSEVALDO GUIMARÃES, LINDISNEY FERREIRA, RAIMUNDO ARAUJO, ROBERTO FRAGOSO, ROGERIO FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1361/requerimento_n_14-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1361/requerimento_n_14-2025.pdf</t>
   </si>
   <si>
     <t>REQUER ao senhor presidente desta casa de leis que encaminhe expediente ao Sr. Prefeito Municipal, solicitando a instalação de caxa d'água, instalação de banheiro sanitário, pias sanitárias, perfuração de poços, cisternas, uma cobertura de frente o portão do cemitério Jardim das Palmeiras, denominado velódromo, para dá apoio aos entes queridos.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1362/requerimento_n_15-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1362/requerimento_n_15-2025.pdf</t>
   </si>
   <si>
     <t>REQUER ao senhor presidente desta casa de leis que encaminhe expediente ao Sr. Prefeito Municipal, solicitando que coloque o nome do José Maria Vieira Damasceno, no Ginásio que está ainda em construção.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1363/requerimento_n_16-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1363/requerimento_n_16-2025.pdf</t>
   </si>
   <si>
     <t>REQUER encaminhe expediente ao Sr. Prefeito Municipal, solicitando extensão da rede de energia elétrica, saindo do Setor Meu Xodó às margens da BR-153, até as chácaras dos curica, beneficiando e melhorando qualidade de vida dos moradores e comerciantes.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1364/requerimento_n_17-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1364/requerimento_n_17-2025.pdf</t>
   </si>
   <si>
     <t>REQUER ao senhor presidente desta casa de leis que encaminhe expediente ao Sr. Prefeito Municipal, solicitando duas placas na ponte Raimundo "Curica' alertando a passagem permitida que a mesma suporta 46 toneladas. Mas, no entanto, estão passando quase todos os dias, com passagem muito acima do permitido.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1365/requerimento_n_18-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1365/requerimento_n_18-2025.pdf</t>
   </si>
   <si>
     <t>REQUER ao senhor presidente desta casa de leis que encaminhe expediente ao Sr. Prefeito Municipal, solicitando o cascalhamento da região da Ilha até a beira da Ferrovia Raimundo Sansão.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1366/requerimento_n_19-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1366/requerimento_n_19-2025.pdf</t>
   </si>
   <si>
     <t>REQUER ao senhor presidente desta casa de leis que encaminhe expediente ao Sr. Prefeito Municipal, solicitando a retirada de um concreto de uma fossa na Avenida Tiradentes em frente ao Colégio Estadual Dr. Valdecy Pinheiro.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1367/requerimento_n_20-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1367/requerimento_n_20-2025.pdf</t>
   </si>
   <si>
     <t>REQUER ao senhor presidente desta casa de leis que encaminhe expediente ao Sr. Prefeito Municipal, solicitando que na ocasião do sorteio da casa popular no dia 30 de maio do ano em exercício, a família sorteada deverá obedecer aos critérios citados na Lei n° 04 de 20 de julho de 2022 em seus arts. 4° e 5° que deverá ser esclarecido em público a família sorteada.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1368/requerimento_n_21-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1368/requerimento_n_21-2025.pdf</t>
   </si>
   <si>
     <t>REQUER ao senhor presidente desta casa de leis que encaminhe expediente ao Sr. Prefeito Municipal, solicitando a recuperação da estrada que dá acesso ao custa ver, onde fica localizado moradores que tem seus títulos domiciliado no nosso município.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1369/requerimento_n_22-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1369/requerimento_n_22-2025.pdf</t>
   </si>
   <si>
     <t>REQUER ao senhor presidente desta casa de leis que encaminhe expediente ao Sr. Prefeito Municipal, solicitando o patrolamento da estrada da senhora Maria Moreira.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1370/requerimento_n_23-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1370/requerimento_n_23-2025.pdf</t>
   </si>
   <si>
     <t>REQUER ao senhor presidente desta casa de leis que encaminhe expediente ao Sr. Prefeito Municipal, solicitando uma galeria no córrego Angelim no município de Rio dos Bois/TO, na chácara do senhor Afonso Lopes, que dá acesso a outras chácaras do outro lado, e também dá acesso a BR-153, essa galeria naquela região será de muita importância para aqueles moradores.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1371/requerimento_n_24-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1371/requerimento_n_24-2025.pdf</t>
   </si>
   <si>
     <t>REQUER ao senhor presidente desta casa de leis que encaminhe expediente ao Sr. Prefeito Municipal, solicitando que coloque calçamento na área da secretaria da saúde no setor Beira Rio, através de concretos.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1372/requerimento_n_25-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1372/requerimento_n_25-2025.pdf</t>
   </si>
   <si>
     <t>REQUER ao senhor presidente desta casa de leis que encaminhe expediente ao Sr. Prefeito Municipal, solicitando a legislação sobre som automotivo no Brasil é definida principalmente pela Resolução n° 624 do CONTRAN (Conselho Nacional de Trânsito) que estabelece regras para a utilização de equipamentos sonoros em veículos.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>JACINTO NETO, JOSE DO BONFIM</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1373/requerimento_n_26-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1373/requerimento_n_26-2025.pdf</t>
   </si>
   <si>
     <t>REQUER que encaminhe expediente ao Sr. Prefeito Municipal, Joel Rufino, solicitação para que junto ao setor responsável seja tornada a seguinte providência: 1) Manutenção da ponte sobre o córrego gorgulho próximo ao senhor Zé Ramalho; 2) Instalação de corrimão e placas de indicação sobre o córrego gorgulho na fazenda Pindorama.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1374/requerimento_no_27-08-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1374/requerimento_no_27-08-2025.pdf</t>
   </si>
   <si>
     <t>REQUER que encaminhe expediente ao Sr. Prefeito Municipal, para providenciar a colocação de dois (02) quebra-molas na estrada as margens da BR 153, próximo a Borracharia do Senhor Marcio Pires, conhecido popularmente como Índio.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1390/requerimento_no_28-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1390/requerimento_no_28-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Excelentíssimo Sr. Prefeito Municipal, para determinar ao setor competente que proceda coma a troca das lâmpadas na praça da liberdade.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1394/requerimento_no_29-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1394/requerimento_no_29-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Excelentíssimo Sr. Prefeito Municipal e à Srª Secretaria Municipal de Saúde, que os mesmos promovam estudos e envie para apreciação do Poder Legislativo Municipal, um Projeto de Lei que estabelece o plano de cargos, carreiras e remunerações dos profissionais de saúde do município - PCCS.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacoaao_n_01-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacoaao_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito municipal Joel Rufino a colocação/construção de quebra-molas na Avenida Vieira de Barros, setor Jabaquara em frente à Igreja Nova Aliança.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1357/indicacao_n_02-2025.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1357/indicacao_n_02-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito municipal Joel Rufino a colocação/construção de quebra-molas na Avenida Francisco Anastácio de Brito, setor comercial.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1265,67 +1265,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1336/autografo_de_lei_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1337/autografo_de_lei_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1331/autografo_de_lei_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1350/autougrafo_de_lei_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1351/autougrafo_de_lei_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1377/autografo_de_lei_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1378/autografo_de_lei_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1379/autografo_de_lei_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1380/autografo_de_lei_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1381/autografo_de_lei_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1382/autografo_de_lei_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1392/autografo_de_lei_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1397/autografo_de_lei_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1398/autografo_de_lei_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1399/autografo_de_lei_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1400/autografo_de_lei_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1401/autografo_de_lei_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1305/parecer_da_comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1332/parecer_constituicao_e_justica_proj_001-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1338/parecer_constituicao_e_justica_proj_003-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1339/parecer_contituicao_e_justica_proj_002-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1353/parecer_constituicoaao_e_justicoa_proj_de_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1354/parecer_constituicoaao_e_justicoa_proj_004-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1376/parecer_constituicao_e_justica_proj_06-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1385/parecer_01.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1386/parecer_02.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1387/parecer_03.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1388/parecer_04.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1389/parecer_05.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1393/parecer_proj_no_010_constituicao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1396/parecer_constituicao_e_justica_proj_014_e_015-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1402/parecer_constituicao_e_justica_proj_no_011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1403/parecer_constituicao_e_justica_proj_no_012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1404/parecer_constituicao_e_justica_proj_no_013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1306/parece_da_comissao_financas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1333/parecer_orcamento_e_financas_proj_001-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1340/parecer_orcamento_e_financas_proj_002-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1341/parecer_orcamento_e_financas_proj_003-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1355/parecer_orcoamento_e_financoas_proj_de_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1356/parecer_orcoamento_e_financoas_proj_004-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1375/parecer_orcamento_e_financas_proj_06-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1383/parecer_proj_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1384/parecer_proj_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1391/parecer_proj_no_010_orccamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1395/parecer_orcamento_e_financas_proj_014_e_015-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1405/perecer_orcamento_e_financas_proj_no_011.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1406/perecer_orcamento_e_financas_proj_no_012.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1407/perecer_orcamento_e_financas_proj_no_013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1307/projeto_de_resolucao_001_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1342/requerimento_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1343/requerimento_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1344/requerimento_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1345/requerimento_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1346/requerimento_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1347/requerimento_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1348/requerimento_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1349/requerimento_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1334/requerimentos_marco_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1335/requerimentos_marco_2.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1358/requerimento_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1359/requerimento_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1360/requerimento_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1361/requerimento_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1362/requerimento_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1363/requerimento_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1364/requerimento_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1365/requerimento_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1366/requerimento_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1367/requerimento_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1368/requerimento_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1369/requerimento_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1370/requerimento_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1371/requerimento_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1372/requerimento_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1373/requerimento_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1374/requerimento_no_27-08-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1390/requerimento_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1394/requerimento_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacoaao_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1357/indicacao_n_02-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1336/autografo_de_lei_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1337/autografo_de_lei_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1331/autografo_de_lei_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1350/autougrafo_de_lei_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1351/autougrafo_de_lei_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1377/autografo_de_lei_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1378/autografo_de_lei_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1379/autografo_de_lei_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1380/autografo_de_lei_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1381/autografo_de_lei_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1382/autografo_de_lei_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1392/autografo_de_lei_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1397/autografo_de_lei_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1398/autografo_de_lei_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1399/autografo_de_lei_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1400/autografo_de_lei_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1401/autografo_de_lei_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1305/parecer_da_comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1332/parecer_constituicao_e_justica_proj_001-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1338/parecer_constituicao_e_justica_proj_003-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1339/parecer_contituicao_e_justica_proj_002-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1353/parecer_constituicoaao_e_justicoa_proj_de_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1354/parecer_constituicoaao_e_justicoa_proj_004-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1376/parecer_constituicao_e_justica_proj_06-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1385/parecer_01.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1386/parecer_02.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1387/parecer_03.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1388/parecer_04.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1389/parecer_05.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1393/parecer_proj_no_010_constituicao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1396/parecer_constituicao_e_justica_proj_014_e_015-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1402/parecer_constituicao_e_justica_proj_no_011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1403/parecer_constituicao_e_justica_proj_no_012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1404/parecer_constituicao_e_justica_proj_no_013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1306/parece_da_comissao_financas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1333/parecer_orcamento_e_financas_proj_001-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1340/parecer_orcamento_e_financas_proj_002-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1341/parecer_orcamento_e_financas_proj_003-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1355/parecer_orcoamento_e_financoas_proj_de_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1356/parecer_orcoamento_e_financoas_proj_004-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1375/parecer_orcamento_e_financas_proj_06-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1383/parecer_proj_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1384/parecer_proj_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1391/parecer_proj_no_010_orccamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1395/parecer_orcamento_e_financas_proj_014_e_015-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1405/perecer_orcamento_e_financas_proj_no_011.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1406/perecer_orcamento_e_financas_proj_no_012.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1407/perecer_orcamento_e_financas_proj_no_013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1307/projeto_de_resolucao_001_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1342/requerimento_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1343/requerimento_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1344/requerimento_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1345/requerimento_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1346/requerimento_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1347/requerimento_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1348/requerimento_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1349/requerimento_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1334/requerimentos_marco_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1335/requerimentos_marco_2.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1358/requerimento_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1359/requerimento_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1360/requerimento_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1361/requerimento_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1362/requerimento_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1363/requerimento_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1364/requerimento_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1365/requerimento_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1366/requerimento_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1367/requerimento_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1368/requerimento_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1369/requerimento_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1370/requerimento_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1371/requerimento_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1372/requerimento_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1373/requerimento_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1374/requerimento_no_27-08-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1390/requerimento_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1394/requerimento_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacoaao_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2025/1357/indicacao_n_02-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="164.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>