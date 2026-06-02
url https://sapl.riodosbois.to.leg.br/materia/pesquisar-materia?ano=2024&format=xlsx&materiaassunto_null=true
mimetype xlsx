--- v0 (2026-01-16)
+++ v1 (2026-06-02)
@@ -54,924 +54,924 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>AUTOGRAFO DE LEI</t>
   </si>
   <si>
     <t>LINDISNEY FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1260/autogafo_de_lei_02.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1260/autogafo_de_lei_02.pdf</t>
   </si>
   <si>
     <t>AUTÓGRADO DE LEI DO PROJETO DE LEI Nº002/2024 DE 06 DE FEVEREIRO DE 2024.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1279/autogafo_de_lei_03.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1279/autogafo_de_lei_03.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Rio dos Bois/TO o programa de desempenho da saúde bucal na atenção primaria à saúde - aps, nos termos da portaria GM/MS Nº 960, de 17 de Julho de 2023, do ministério da saúde e dá outras providências.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1278/autogafo_de_lei_03_a.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1278/autogafo_de_lei_03_a.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal nº. 003/2019, para transformar a secretaria municipal de juventude em secretaria municipal de juventude e turismo, cria cargo e dá outras providências.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1280/autogafo_de_lei_04.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1280/autogafo_de_lei_04.pdf</t>
   </si>
   <si>
     <t>Altera o anexo II da lei nº 003/2019, que dispõe sobre a estrutura organizacional do poder executivo do municipio de Rio dos Bois, estados do Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1281/autogafo_de_lei_05.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1281/autogafo_de_lei_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de imóvel urbano do Município de Rio dos Bois/To, para a associação de Pais e Amigos dos Excepcionais - APAE, de Rio dos Bois/To.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE RIO DOS BOIS - CMRB</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1302/autografo_de_lei_08_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1302/autografo_de_lei_08_2024.pdf</t>
   </si>
   <si>
     <t>AUTÓGRAFO DE LEI DO PROJETO DE LEI Nº 09/2024 DE 01 DE AGOSTO DE 2024 QUE DISPÕE SOBRE O SERVIÇO DE ACOLHIMENTO FAMILIAR,_x000D_
 PROVISÓRIO DE CRIANÇAS E ADOLESCENTES EM SITUAÇÃO DE PRIVAÇÃO TEMPORÁRIA DO CONVÍVIO COM A FAMÍLIA DE ORIGEM, DENOMINADO SERVIÇO FAMÍLIA ACOLHEDORA.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>JACINTO NETO, JOSEVALDO GUIMARÃES, LINDISNEY FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1308/autografo_de_lei_do_projeto_de_lei_n_07_.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1308/autografo_de_lei_do_projeto_de_lei_n_07_.pdf</t>
   </si>
   <si>
     <t>Autógrafo de Lei do Projeto de Lei nº 07/2024 de 13 de maio de 2024: Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2025 (Ano Referência de 2025) e dá outras providências.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1309/autografo_de_lei_do_projeto_de_lei_n_10.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1309/autografo_de_lei_do_projeto_de_lei_n_10.pdf</t>
   </si>
   <si>
     <t>Autógrafo de Lei referente ao Projeto de Lei nº 010/2024 de 29 de agosto de 2024: Estima a Receita e fixa a Despesa do Orçamento Anual do Município de RIO DOS BOIS, para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>LOR</t>
   </si>
   <si>
     <t>LEI ORDINARIA</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL - PM</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1294/lei_no__02_-_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1294/lei_no__02_-_2024.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do municipio de Rio dos Bois/To o programa de desempenho da saúde bucal na atenção primária à saúde - Aps, nos termos da portaria gm/ms nº 960, de 17 de julho de 2023, no ministério da saúde e dá outras providências.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1295/lei_no__03_-_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1295/lei_no__03_-_2024.pdf</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1296/lei_no__04_-_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1296/lei_no__04_-_2024.pdf</t>
   </si>
   <si>
     <t>Altera o anexo II da lei nº 003/2019, que dispõe sobre a estrutura organizacional do poder executivos do município de Rio dos Bois, estado do Tocantins, e dá outra providências.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1297/lei_no__05_-_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1297/lei_no__05_-_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doaç~~ao de imóvel urbano do municipio de Rio dos Bois/To, para a associação de pais e amigos dos excepcionais APAE, de Rio dos Bois/To.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1298/lei_no__06_-_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1298/lei_no__06_-_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio do prefeito, do vice-prefeito e secretários municipais de Rio dos Bois- To, para o mandato de 2025/2028.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>CCJR</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE CONST. JUST E REDAÇÃO</t>
   </si>
   <si>
     <t>CCJR - COMISSÃO DE CONSTITUIÇÃO, JUSTICA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1265/parece_de_comissao_justica20240404_09490254.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1265/parece_de_comissao_justica20240404_09490254.pdf</t>
   </si>
   <si>
     <t>Após a análise do referido projeto de resolução, a comissão RESOLVE, emitir parecer FAVÓRAVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1266/parece_de_comissao_justica20240404_09495980.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1266/parece_de_comissao_justica20240404_09495980.pdf</t>
   </si>
   <si>
     <t>Após a análise do referido projeto de lei, a comissão RESOLVE, emitir parecer FAVÓRAVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1267/parece_de_comissao_justica20240404_09504152.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1267/parece_de_comissao_justica20240404_09504152.pdf</t>
   </si>
   <si>
     <t>Após a análise do referido projeto de decreto legislativo, a comissão RESOLVE, emitir parecer FAVÓRAVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1268/parece_de_comissao_justica20240404_09514148.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1268/parece_de_comissao_justica20240404_09514148.pdf</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1288/parecer_de_justica_03.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1288/parecer_de_justica_03.pdf</t>
   </si>
   <si>
     <t>Após a análise do referido Projeto de Lei, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1289/parecer_de_justica_04.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1289/parecer_de_justica_04.pdf</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1290/parecer_de_justica_05.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1290/parecer_de_justica_05.pdf</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1291/parecer_de_justica_06.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1291/parecer_de_justica_06.pdf</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1310/parecer_proj_de_lei_07-2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1310/parecer_proj_de_lei_07-2024.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão referente ao Projeto de Lei nº 07/2024 que "Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentaria de 2025 (Ano Referência de 2025) e dá outras providencias".</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1311/parecer_proj_de_lei_010-2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1311/parecer_proj_de_lei_010-2024.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão referente ao Projeto de Lei nº 010/2024 que "Estima a Receita e fixa a despesa do Orçamento Anual do Município de Rio_x000D_
 dos Bois, para o exercício financeiro de 2025".</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1312/parecer_de_constituicao_n_006.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1312/parecer_de_constituicao_n_006.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão referente ao Projeto de Resolução nº 006/2024 que "Autoriza o Poder Legislativo Municipal a firmar Convênio com a_x000D_
 Cooperativa de Crédito de Livre Admissão do Tocantins CNPJ: 26.960.328/0001-43 e dá outras providências".</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1313/parecer_de_constituicao_n_007.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1313/parecer_de_constituicao_n_007.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão referente ao Projeto de Resolução nº 007 /2024 que "Institui o diário oficial eletrônico da câmara municipal de rio dos_x000D_
 bois, estado do Tocantins, como meio oficial de comunicação, publicidade e divulgação dos atos do poder legislativo e dá outras providências".</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1322/parece_de_constituicao_e_justica_09.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1322/parece_de_constituicao_e_justica_09.pdf</t>
   </si>
   <si>
     <t>A Comissão de Constituição e Justiça, formada pelos vereadores Evandro da Silva Leandro, Raimundo Maurilio Alves dos Santos e Roberto Carlos Pereira Fragoso, reuniram-se na sede da Câmara Municipal, para apreciar o Projeto de Lei nº 09/2024 que "Dispõe sobre o serviço de acolhimento familiar, provisório de crianças e adolescentes em situação de privação temporária do convívio com a família de origem, denominado serviço família acolhedora"._x000D_
 _x000D_
 Após a análise do referido Projeto de Lei, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1326/parecer_constituicao_justica_projeto_de_resolucao_04.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1326/parecer_constituicao_justica_projeto_de_resolucao_04.pdf</t>
   </si>
   <si>
     <t>A Comissão de Constituição e Justiça, formada pelos vereadores Evandro da Silva Leandro, Raimundo Maurilio Alves dos Santos e Roberto Carlos Pereira Fragoso, reuniram-se na sede da Câmara Municipal, para apreciar o Projeto de Resolução nº 004/2024 que "Altera a Resolução nº 001/2007 que Dispõe sobre a organização administrativa da Câmara Municipal de Rio dos Bois, Estado do Tocantins e dá outras providencias"._x000D_
 _x000D_
 Após a análise do referido Projeto de Resolução, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1327/parecer_constituicao_justica_projeto_de_resolucao_05.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1327/parecer_constituicao_justica_projeto_de_resolucao_05.pdf</t>
   </si>
   <si>
     <t>A Comissão de Constituição e Justiça, fomada pelos vereadores Evandro da Silva Leandro, Raimundo Maurilio Alves dos Santos e Roberto Carlos Pereira Fragoso, reuniram-se na sede da Câmara Municipal, para apreciar o Projeto de Resolução nº 005/2024 que "Dispõe sobre a contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público Câmara de Rio dos Bois, nos termos do Art. 37, IX, da Constituição Federal e dá outras providencias"._x000D_
 _x000D_
 Após a análise do referido Projeto de Resolução, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1330/parece_de_constituicao_e_justica.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1330/parece_de_constituicao_e_justica.pdf</t>
   </si>
   <si>
     <t>A Comissão de Constituição e Justiça, formada pelos vereadores Evandro da Silva Leandro, Raimundo Maurilio Alves dos Santos e Roberto Carlos Pereira Fragoso, reuniram-se na sede da Câmara Municipal, para apreciar o Projeto de Lei nº 08/2024 que "Dispõe sobre autorização para transposição de valores, conforme especifica, e dá outras providencias"._x000D_
 _x000D_
 Após a análise do referido Projeto de Lei, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>CFO</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE ORÇAMENTO E FINANÇAS</t>
   </si>
   <si>
     <t>CFO - COMISSÃO FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1261/parece_de_comissao_financas20240404_09561865.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1261/parece_de_comissao_financas20240404_09561865.pdf</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1262/parece_de_comissao_financas20240404_09553799.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1262/parece_de_comissao_financas20240404_09553799.pdf</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1263/parece_de_comissao_financas20240404_09570160.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1263/parece_de_comissao_financas20240404_09570160.pdf</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1264/parece_de_comissao_financas20240404_09574357.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1264/parece_de_comissao_financas20240404_09574357.pdf</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1282/parecer_de_financas_03.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1282/parecer_de_financas_03.pdf</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1283/parecer_de_financas_04.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1283/parecer_de_financas_04.pdf</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1284/parecer_de_financas_05.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1284/parecer_de_financas_05.pdf</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1285/parecer_de_financas_06.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1285/parecer_de_financas_06.pdf</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1286/parecer_de_financas_resolucao_01_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1286/parecer_de_financas_resolucao_01_2024.pdf</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1287/parecer_de_financas_resolucao_03_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1287/parecer_de_financas_resolucao_03_2024.pdf</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1323/parece_de_orcamento_e_financas_09.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1323/parece_de_orcamento_e_financas_09.pdf</t>
   </si>
   <si>
     <t>A Comissão de Orçamento e Finanças, formada pelos vereadores José do Bonfim Pereira de Sousa, Rogério Fernandes Soares e Raimundo Henrique Brito Araújo, reuniram-se na sede da Câmara Municipal, para apreciar o Projeto de Lei nº 09/2024 que "Dispõe sobre o serviço de acolhimento familiar, provisório de crianças e adolescentes em situação de privação temporária do convívio com a família de origem, denominado serviço família acolhedora"._x000D_
 _x000D_
 Após a análise do referido Projeto de Lei, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1324/parecer_orcamento_e_financas_resolucao_04.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1324/parecer_orcamento_e_financas_resolucao_04.pdf</t>
   </si>
   <si>
     <t>A Comissão de Orçamento e Finanças, formada pelos vereadores José do Bonfim Pereira de Sousa, Rogério Fernandes Soares e Raimundo Henrique B rito Araújo, reuniram-se na sede da Câmara Municipal, para apreciar o Projeto de Resolução nº 004/2024 que "Altera a Resolução nº 001/2007 que Dispõe sobre a organização administrativa da Câmara Municipal de Rio dos Bois, Estado do Tocantins e dá outras providencias"._x000D_
 _x000D_
 Após a análise do referido Projeto de Resolução, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1325/parecer_orcamento_e_financas_resolucao_05.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1325/parecer_orcamento_e_financas_resolucao_05.pdf</t>
   </si>
   <si>
     <t>A Comissão de Orçamento e Finanças, formada pelos vereadores José do Bonfim Pereira de Sousa, Rogério Fernandes Soares e Raimundo Henrique Brito Araújo, reuniram-se na sede da Câmara Municipal, para apreciar o Projeto de Resolução nº 005/2024 que "Dispõe sobre a contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público Câmara de Rio dos Bois, nos termos do Art. 37, IX, da Constituição Federal e dá outras providencias"._x000D_
 _x000D_
 Após a análise do referido Projeto de Resolução, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1269/projeto_de_resolucao_01_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1269/projeto_de_resolucao_01_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público câmara de Rio dos Bois, nos termos do art. 37,IX, da constituição federal e dá outras providências.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1270/projeto_de_resolucao_02_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1270/projeto_de_resolucao_02_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste dos subsídios dos vereadores da câmara municipal de Rio dos Bois e dá outras providências.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1292/projeto_de_resolucao_03_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1292/projeto_de_resolucao_03_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios dos vereadores do município de Rio dos Bois -To para a legislatura de 2025 à 2028, e adota outras providências.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1328/projeto_de_resolucao_n_004_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1328/projeto_de_resolucao_n_004_2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N 001/2007 QUE DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DA CÂMARA MUNICIPAL DE RIO DOS BOIS, ESTADO DO TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1329/projeto_de_resolucao_n_005_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1329/projeto_de_resolucao_n_005_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO CÂMARA DE RIO DOS BOIS, NOS TERMOS DO ART. 37, IX, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1314/projeto_de_resolucao_n_006.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1314/projeto_de_resolucao_n_006.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Legislativo Municipal a firmar Convênio com a Cooperativa de Crédito de Livre Admissão do Tocantins CNPJ: 26.960.328/0001-43 e dá outras providências".</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>JACINTO NETO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1242/requerimento_2024_01.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1242/requerimento_2024_01.pdf</t>
   </si>
   <si>
     <t>Solicita ao excelentíssimo sr. prefeito municipal e secretário de obras e serviços urbanos, a providenciar a necessária manutenção e encabeçamento do bueiro na Grota Seca, localizada na propriedade do senhor Malaquias, na região da mata do Cavalcantes.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>JOSE DO BONFIM</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1258/requerimento_2024_02.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1258/requerimento_2024_02.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando que o secretário de infraestrutura e obras faça a limpeza na entrada da cidade aonde tinha o pé de Tamborí.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1259/requerimento_2024_03.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1259/requerimento_2024_03.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando que providencia o cascalhamento da estrada e rota escolar onde o robim faz a rota, na antiga sede do senhor Pedro Mormaço.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>JOSEVALDO GUIMARÃES</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1243/requerimento_2024_04.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1243/requerimento_2024_04.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor presidente desta casa de leis que encaminhe expediente ai senhor Prefeito Municipal, solicitando que autorize o orgão competente pela sinalização das vicinais urbanas e rurais deste município. Para que tome as medidas cabiveis conforme a lei organica no Cap.  art.5º paragraf.11 da lei organica, que remova ou sinalize dois quebra-molas na estrada vicinal que liga a Agrovila I e II o P.A Paulo Freire.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1244/requerimento_2024_05.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1244/requerimento_2024_05.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor presidente desta casa de leis que encaminhe expediente ao senhor prefeito municipal, solicitando que autorize o orgão responsável para que venha solucionar ou desviar uma enxurrada de água que desce da represa do senhor Edimilson alagando boa parte do setor comercial.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1245/requerimento_2024_06.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1245/requerimento_2024_06.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal solicitando que mande um trator para o assentamento Paulo Freire I, Município de Rio dos Bois - TO.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1246/requerimento_2024_07.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1246/requerimento_2024_07.pdf</t>
   </si>
   <si>
     <t>Requer informações relacionadas ao cumprimento do piso nacional do professores estabelecido para o ano de 2024.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1247/requerimento_2024_08.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1247/requerimento_2024_08.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando que conclua o aterro de um bueiro na Vicinal que dá acesso a residência rural do senhor Maurão do P.A Paulo Freire II.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1248/requerimento_2024_09.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1248/requerimento_2024_09.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor presidente desta casa de leis que encaminhe expediente ao senhor prefeito municipal, solicitando a secretária de obras e transportes a devolução da caçamba PAC para secretaria de agricultura.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1249/requerimento_2024_10.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1249/requerimento_2024_10.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor presidente desta casa de leis que encaminhe expediente ao senhor prefeito municipal, solicitando a secretária de obras que providencie ali na Associação Casco de Canoa uma Patrol pelo menos para tirar os regos de água que ficou no meio da ladeira onde abriram um morro no meio.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>LELEY DO POVO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1250/requerimento_2024_11.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1250/requerimento_2024_11.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor presidente desta casa de leis que encaminhe expediente ao senhor prefeito municipal, solicitando o patrolhamento e o cascalhamento na estrada que dá acesso a chacara do senhor Juari e na oportunidade patrolhar e cascalhar até a beira do rio e a pavimentação asfaltica.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_2024_12.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_2024_12.pdf</t>
   </si>
   <si>
     <t>requer ao senhor presidente desta casa de leis encaminhe expediente ao senhor prefeito municipal, solicitando a construção de uma casa de apoio ao homem do campo no municipio de Rio do Bois - To.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1252/requerimento_2024_13.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1252/requerimento_2024_13.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando a construção de um ponto de parada para vans e ônibus no municipios de Rio dos Bois - To.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1253/requerimento_2024_14.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1253/requerimento_2024_14.pdf</t>
   </si>
   <si>
     <t>Requer ao excelentíssimo Senhor Presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando a construção de três mata-burros e o patrolhamento e cascalhamento até a fazenda Nossa Senhora da Guia, proprietário (a) Fátima Pereira Oliveira Marinho.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1254/requerimento_2024_15.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1254/requerimento_2024_15.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando a construção de lixeiras para serem distribuídas em toda a cidade de Rio dos Bois - To.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1255/requerimento_2024_16.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1255/requerimento_2024_16.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando a construção de uma rádio comunitária na cidade de Rio dos Bois - To.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1256/requerimento_2024_17.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1256/requerimento_2024_17.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta casa de leis encaminhe expediente ao senhor prefeito municipal , solicitando um reajuste ao salário do tratorista, na secretaria de agricultura, pois há muito tempo do salário está defasado.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>ROBERTO FRAGOSO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1257/requerimento_2024_18.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1257/requerimento_2024_18.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando a construção de uma galeria na grota que passa na fazenda do senhor Bonifácio Lopes.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/</t>
   </si>
   <si>
     <t>Solicitando a manutenção ou aquisição de aparelho de ar condicionado na sala dos alunos de tempo integral na Escola Municipal Ilana Tavares da Costa.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1272/requerimento_20_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1272/requerimento_20_2024.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando reparos da estrada no sentido baixão com a patrol e caçambas jogando cascalho em alguns lugares, todos os ramais que são poucos naquela região que além de ser perto da cidade é um pouco abandonada.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1273/requerimento_21_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1273/requerimento_21_2024.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando reparos chegando ali no posto ypê começando ali do acostamento que dá acesso ao tatu hortifrúti, a decida que dá acesso ao povoado jogando cascalho e espalhando com a patrol.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Raimundo Maurilio</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1274/requerimento_22_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1274/requerimento_22_2024.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando que façam a limpeza das duas pistas de corrida de cavalos do Assentamento Paulo Freire II, uma que se encontra ao lado do campo de futebol e a outra do proprietário senhor José Maria.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1275/requerimento_23_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1275/requerimento_23_2024.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando que faça um pacto com o município de Miracema para aquisição de recursos para construção ou recuperação da Ponte sobre o Rio dos Bois que dá acesso ao Município de Miracema as margens da ferrovia norte sul.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1276/requerimento_24_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1276/requerimento_24_2024.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando a construção de um ponto de táxi com cobertura para os taxistas de Rio dos Bois.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1277/requerimento_25_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1277/requerimento_25_2024.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando que faça a recuperação da ponte que dá acesso a cachoeira, ponte essa que fica as margens da ferrovia sobre o córrego do Gorgulho.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1316/requerimento_n_26.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1316/requerimento_n_26.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta Casa de Leis que encaminhe expediente ao senhor Prefeito Municipal solicitando o retorno do plantão da saúde nos finais de semana na UBS de Rio dos Bois/TO.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1317/requerimento_n_27.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1317/requerimento_n_27.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal solicitando o patrolamento e cascalhamento em alguns pontos críticos da estrada que dá acesso a chácara do senhor Manoel e Dona Ordalina pois está difícil o acesso, os capins tomaram conta da estrada nos dois sentidos, saindo aqui do posto Rio dos Bois e em frente a terra dos Lopes.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1318/requerimento_n_28.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1318/requerimento_n_28.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal solicitando o patrolamento e o cascalhamento em alguns pontos mais críticos da estrada que dá acesso a residência do senhor Adolfo na rota escolar, pois os capins tomaram de conta da estrada.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1319/requerimento_n_29.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1319/requerimento_n_29.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo estudo de viabilidade para a implantação de legislação que disponha sobre a criação de um Programa Municipal de Bolsas de Estudos para auxílio a estudantes universitários.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal solicitando a construção de dois bueiros próximo ao Sebastião Vieira, na baixa do Rio Tocantins chegando a ilha, com a diferença de uns 100 metros de distância de um para o outro, pois é de grande necessidade a construção desses dois bueiros.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1321/requerimento_n_31.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1321/requerimento_n_31.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal solicitando a construção de dois quebra-molas em frente à residência do Senhor Elizafran e da Senhora Daniela no Assentamento Paulo Freire I.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1303/requerimento_n_37_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1303/requerimento_n_37_2024.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal solicitando a imediata aquisição de materiais para Escola Municipal llanna Tavares da Costa relacionados.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1304/requerimento_n_38_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1304/requerimento_n_38_2024.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal solicitando que retorne o trator para o Assentamento Paulo Freire I, município de Rios dos Bois/TO.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1301/requerimento_n_39_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1301/requerimento_n_39_2024.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal solicitando a construção de uma garagem para colocar os carros da saúde, na Unidade Básica de Saúde Mãe Sabina.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1315/requerimento_n_40_2024.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1315/requerimento_n_40_2024.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal solicitando providencias, em caráter de urgência, a pulverização para o combate de insetos e pernilongos nos lote residenciais e baldios.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1278,67 +1278,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1260/autogafo_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1279/autogafo_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1278/autogafo_de_lei_03_a.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1280/autogafo_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1281/autogafo_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1302/autografo_de_lei_08_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1308/autografo_de_lei_do_projeto_de_lei_n_07_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1309/autografo_de_lei_do_projeto_de_lei_n_10.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1294/lei_no__02_-_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1295/lei_no__03_-_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1296/lei_no__04_-_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1297/lei_no__05_-_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1298/lei_no__06_-_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1265/parece_de_comissao_justica20240404_09490254.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1266/parece_de_comissao_justica20240404_09495980.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1267/parece_de_comissao_justica20240404_09504152.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1268/parece_de_comissao_justica20240404_09514148.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1288/parecer_de_justica_03.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1289/parecer_de_justica_04.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1290/parecer_de_justica_05.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1291/parecer_de_justica_06.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1310/parecer_proj_de_lei_07-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1311/parecer_proj_de_lei_010-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1312/parecer_de_constituicao_n_006.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1313/parecer_de_constituicao_n_007.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1322/parece_de_constituicao_e_justica_09.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1326/parecer_constituicao_justica_projeto_de_resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1327/parecer_constituicao_justica_projeto_de_resolucao_05.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1330/parece_de_constituicao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1261/parece_de_comissao_financas20240404_09561865.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1262/parece_de_comissao_financas20240404_09553799.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1263/parece_de_comissao_financas20240404_09570160.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1264/parece_de_comissao_financas20240404_09574357.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1282/parecer_de_financas_03.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1283/parecer_de_financas_04.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1284/parecer_de_financas_05.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1285/parecer_de_financas_06.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1286/parecer_de_financas_resolucao_01_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1287/parecer_de_financas_resolucao_03_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1323/parece_de_orcamento_e_financas_09.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1324/parecer_orcamento_e_financas_resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1325/parecer_orcamento_e_financas_resolucao_05.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1269/projeto_de_resolucao_01_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1270/projeto_de_resolucao_02_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1292/projeto_de_resolucao_03_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1328/projeto_de_resolucao_n_004_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1329/projeto_de_resolucao_n_005_2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1314/projeto_de_resolucao_n_006.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1242/requerimento_2024_01.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1258/requerimento_2024_02.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1259/requerimento_2024_03.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1243/requerimento_2024_04.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1244/requerimento_2024_05.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1245/requerimento_2024_06.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1246/requerimento_2024_07.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1247/requerimento_2024_08.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1248/requerimento_2024_09.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1249/requerimento_2024_10.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1250/requerimento_2024_11.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_2024_12.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1252/requerimento_2024_13.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1253/requerimento_2024_14.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1254/requerimento_2024_15.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1255/requerimento_2024_16.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1256/requerimento_2024_17.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1257/requerimento_2024_18.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1272/requerimento_20_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1273/requerimento_21_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1274/requerimento_22_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1275/requerimento_23_2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1276/requerimento_24_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1277/requerimento_25_2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1316/requerimento_n_26.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1317/requerimento_n_27.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1318/requerimento_n_28.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1319/requerimento_n_29.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1321/requerimento_n_31.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1303/requerimento_n_37_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1304/requerimento_n_38_2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1301/requerimento_n_39_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1315/requerimento_n_40_2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1260/autogafo_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1279/autogafo_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1278/autogafo_de_lei_03_a.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1280/autogafo_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1281/autogafo_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1302/autografo_de_lei_08_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1308/autografo_de_lei_do_projeto_de_lei_n_07_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1309/autografo_de_lei_do_projeto_de_lei_n_10.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1294/lei_no__02_-_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1295/lei_no__03_-_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1296/lei_no__04_-_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1297/lei_no__05_-_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1298/lei_no__06_-_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1265/parece_de_comissao_justica20240404_09490254.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1266/parece_de_comissao_justica20240404_09495980.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1267/parece_de_comissao_justica20240404_09504152.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1268/parece_de_comissao_justica20240404_09514148.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1288/parecer_de_justica_03.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1289/parecer_de_justica_04.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1290/parecer_de_justica_05.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1291/parecer_de_justica_06.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1310/parecer_proj_de_lei_07-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1311/parecer_proj_de_lei_010-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1312/parecer_de_constituicao_n_006.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1313/parecer_de_constituicao_n_007.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1322/parece_de_constituicao_e_justica_09.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1326/parecer_constituicao_justica_projeto_de_resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1327/parecer_constituicao_justica_projeto_de_resolucao_05.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1330/parece_de_constituicao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1261/parece_de_comissao_financas20240404_09561865.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1262/parece_de_comissao_financas20240404_09553799.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1263/parece_de_comissao_financas20240404_09570160.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1264/parece_de_comissao_financas20240404_09574357.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1282/parecer_de_financas_03.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1283/parecer_de_financas_04.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1284/parecer_de_financas_05.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1285/parecer_de_financas_06.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1286/parecer_de_financas_resolucao_01_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1287/parecer_de_financas_resolucao_03_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1323/parece_de_orcamento_e_financas_09.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1324/parecer_orcamento_e_financas_resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1325/parecer_orcamento_e_financas_resolucao_05.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1269/projeto_de_resolucao_01_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1270/projeto_de_resolucao_02_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1292/projeto_de_resolucao_03_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1328/projeto_de_resolucao_n_004_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1329/projeto_de_resolucao_n_005_2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1314/projeto_de_resolucao_n_006.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1242/requerimento_2024_01.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1258/requerimento_2024_02.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1259/requerimento_2024_03.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1243/requerimento_2024_04.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1244/requerimento_2024_05.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1245/requerimento_2024_06.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1246/requerimento_2024_07.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1247/requerimento_2024_08.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1248/requerimento_2024_09.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1249/requerimento_2024_10.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1250/requerimento_2024_11.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_2024_12.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1252/requerimento_2024_13.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1253/requerimento_2024_14.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1254/requerimento_2024_15.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1255/requerimento_2024_16.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1256/requerimento_2024_17.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1257/requerimento_2024_18.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1272/requerimento_20_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1273/requerimento_21_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1274/requerimento_22_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1275/requerimento_23_2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1276/requerimento_24_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1277/requerimento_25_2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1316/requerimento_n_26.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1317/requerimento_n_27.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1318/requerimento_n_28.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1319/requerimento_n_29.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1321/requerimento_n_31.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1303/requerimento_n_37_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1304/requerimento_n_38_2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1301/requerimento_n_39_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2024/1315/requerimento_n_40_2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="54.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>