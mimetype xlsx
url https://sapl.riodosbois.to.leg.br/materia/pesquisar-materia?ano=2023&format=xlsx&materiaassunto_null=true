--- v0 (2025-11-21)
+++ v1 (2026-04-17)
@@ -54,3363 +54,3363 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE RIO DOS BOIS - CMRB</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1129/ata_de_no_1007_24052023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1129/ata_de_no_1007_24052023.pdf</t>
   </si>
   <si>
     <t>ATA ORDINARIA SOBRE MES DE MAIO</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1130/ata_de_no_1008_25052023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1130/ata_de_no_1008_25052023.pdf</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1131/ata_de_no_1009_26052023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1131/ata_de_no_1009_26052023.pdf</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1132/ata_de_no_1010_26062023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1132/ata_de_no_1010_26062023.pdf</t>
   </si>
   <si>
     <t>ATA ORDINARIA SOBRE MES DE JUNHO</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1133/ata_de_no_1011_27062023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1133/ata_de_no_1011_27062023.pdf</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1134/ata_de_no_1012_28062023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1134/ata_de_no_1012_28062023.pdf</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1135/ata_de_no_1012_28062023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1135/ata_de_no_1012_28062023.pdf</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1136/ata_de_no_1013_29062023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1136/ata_de_no_1013_29062023.pdf</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1137/ata_de_no_1014_30062023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1137/ata_de_no_1014_30062023.pdf</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1138/ata_de_no_1015_15082023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1138/ata_de_no_1015_15082023.pdf</t>
   </si>
   <si>
     <t>ATA ORDINARIA SOBRE O MES DE AGOSTO</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1139/ata_de_no_1016_16082023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1139/ata_de_no_1016_16082023.pdf</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1140/ata_de_no_1017_17082023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1140/ata_de_no_1017_17082023.pdf</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1141/ata_de_no_1018_18082023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1141/ata_de_no_1018_18082023.pdf</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1142/ata_de_no_1019_21082023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1142/ata_de_no_1019_21082023.pdf</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1143/ata_de_no_1020_11092023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1143/ata_de_no_1020_11092023.pdf</t>
   </si>
   <si>
     <t>ATA ORDINARIA SOBRE O MES DE SETEMBRO</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1144/ata_de_no_1021_12092023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1144/ata_de_no_1021_12092023.pdf</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1145/ata_de_no_1022_13092023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1145/ata_de_no_1022_13092023.pdf</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1146/ata_de_no_1023_14092023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1146/ata_de_no_1023_14092023.pdf</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1147/ata_de_no_1024_15092023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1147/ata_de_no_1024_15092023.pdf</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1148/ata_de_no_1026_24102023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1148/ata_de_no_1026_24102023.pdf</t>
   </si>
   <si>
     <t>ATA ORDINARIA SOBRE MES DE OUTUBRO</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1149/ata_de_no_1027_25102023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1149/ata_de_no_1027_25102023.pdf</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1150/ata_de_no_1028_26102023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1150/ata_de_no_1028_26102023.pdf</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1151/ata_de_no_1029_27102023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1151/ata_de_no_1029_27102023.pdf</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1152/ata_de_no_1030_20112023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1152/ata_de_no_1030_20112023.pdf</t>
   </si>
   <si>
     <t>ATA ORDINARIA SOBRE MES DE NOVEMBRO</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1153/ata_de_no_1031_21112023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1153/ata_de_no_1031_21112023.pdf</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1154/ata_de_no_1032_22112023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1154/ata_de_no_1032_22112023.pdf</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1155/ata_de_no_1033_23112023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1155/ata_de_no_1033_23112023.pdf</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1156/ata_de_no_1034_24112023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1156/ata_de_no_1034_24112023.pdf</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATACO</t>
   </si>
   <si>
     <t>ATA DAS COMISSÕES</t>
   </si>
   <si>
     <t>CFO - COMISSÃO FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1203/ata_reuniao_da_comiissao_de_orcamento_e_financas_dezembro_de_2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1203/ata_reuniao_da_comiissao_de_orcamento_e_financas_dezembro_de_2023.pdf</t>
   </si>
   <si>
     <t>ATA SOBRE BALANCENTES PREFEITO MUNICIPAL 2017, 2018, 2019, 2020 E LDO 2024.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CCJR - COMISSÃO DE CONSTITUIÇÃO, JUSTICA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1204/ata_reuniao_da_comissao_de_constituicao_e_justica_dezembro_de_2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1204/ata_reuniao_da_comissao_de_constituicao_e_justica_dezembro_de_2023.pdf</t>
   </si>
   <si>
     <t>ATA SOBRE BALANCENTES PREFEITO MUNICIPAL 2017, 2018, 2019, 2020 E LDO 2024. PPA E LEI ORÇAMENTARIA</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>AUTOGRAFO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/831/autografo_de_lei_no_01-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/831/autografo_de_lei_no_01-2023.pdf</t>
   </si>
   <si>
     <t>“DEFINE O LIMITE DE RESERVA DA FAIXA NÃO EDIFICÁVEL AO LONGO DAS RODOVIAS QUE ATRAVESSEM O PERÍMETRO URBANO OU ÁREA URBANIZADA PASSÍVEL DE SER INCLUÍDA EM PERÍMETRO URBANO E DÁ OUTRAS PROVIÊNCIAS”.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/832/autografo_de_lei_no_02-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/832/autografo_de_lei_no_02-2023.pdf</t>
   </si>
   <si>
     <t>“Estabelece a Estrutura e o Funcionamento do Conselho Tutelar de Rio dos Bois/TO e dá outras providências.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/833/autografo_de_lei_no_03-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/833/autografo_de_lei_no_03-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instalação de Câmeras de Monitoramento de segurança nas escolas públicas municipais do Município de Rio dos Bois/TO.”.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/834/autografo_de_lei_no_04-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/834/autografo_de_lei_no_04-2023.pdf</t>
   </si>
   <si>
     <t>“Cria a Guarda Escolar no âmbito das escolas municipais de Rio dos Bois-TO”.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/835/autografo_de_lei_no_05-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/835/autografo_de_lei_no_05-2023.pdf</t>
   </si>
   <si>
     <t>“Estabelece normas gerais sobre segurança escolar do Município de Rio dos Bois-TO”.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1190/autografo_de_lei_no_06-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1190/autografo_de_lei_no_06-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DO CONTROLE DE NATALIDADE DE CÃES E GATOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1191/autografo_de_lei_no_07-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1191/autografo_de_lei_no_07-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Casamento Civil Comunitário no âmbito do Município de Rio dos Bois, estabelece a celebração de convênio e parceria para a realização do casamento e dá outras providências.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1192/autografo_de_lei_no_08-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1192/autografo_de_lei_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo da Lei Municipal nº 12-2022, para criar aumentar números de vagas e acrescentar cargos, e dá outras providências.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1193/autografo_de_lei_no_09-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1193/autografo_de_lei_no_09-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA DE 2024 ( ANO REFERENCIA DE 2024) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1194/autografo_de_lei_no_10-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1194/autografo_de_lei_no_10-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR O REPASSE DOS PISOS SALARIAIS NACIONAL DO ENFERMEIRO ,DO TÉCNICO DE ENFERMAGEM E DO AUXILIAR DE ENFERMAGEM, DESTINADOS PELA UNIÃO FEDERAL E INSTITUÍDOS PELA LEI FEDERAL Nº 14.434, DE 4 DE AGOSTO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1195/autografo_de_lei_no_11-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1195/autografo_de_lei_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desenvolver ações e a parte de Contrapartida Municipal para implementar o Programa Minha Casa Minha Vida para o Município.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1196/autografo_de_lei_no_12-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1196/autografo_de_lei_no_12-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 11-2022 DE 16 DE DEZEMBRO DE 2022, QUE INSTITUI A LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXECÍCIO DE 2023.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1197/autografo_de_lei_no13-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1197/autografo_de_lei_no13-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL DO MUNICÍPIO DE RIO DOS BOIS-TO ,PARA O PERÍODO DE 2023-2025.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1198/autografo_de_lei_no_14-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1198/autografo_de_lei_no_14-2023.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE JOSÉ MANOEL LEANDRO (JATOBÁ) A ACADEMIA DA SAÚDE ,NESTA CIDADE.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1199/autografo_de_lei_no_15-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1199/autografo_de_lei_no_15-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE POSTURA DO MUNICÍPIO DE RIO DOS BOIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1200/autografo_de_lei_no_16-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1200/autografo_de_lei_no_16-2023.pdf</t>
   </si>
   <si>
     <t>REVOGA AS LEIS COMPLEMENTARES Nº 129/2007 DE 04 DE OUTUBRO DE 2007 (LEI QUE INSTITUI O CÓDIGO TRIBUTÁRIO MUNICIPAL DE RIO DOS BOIS),E A LEI Nº 016/2017 DE 02 DE OUTUBRO 2017; REVOGA AINDA TODOS OS DISPOSITIVOS EM CONTRÁRIO A ESTA LEI, VISANDO ASSIM TORNAR MAIS TRANSPARENTE, SIMPLES E ACESSÍVEL TRIBUTÁRIA DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1201/autografo_de_lei_no17-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1201/autografo_de_lei_no17-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1202/autografo_de_lei_no_18-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1202/autografo_de_lei_no_18-2023.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA A DESPESA DO ORÇAMENTO ANUAL DO MUNICÍPIO DE RIO DOS BOIS,PARA O EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/857/decreto_legislativo_no_01-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/857/decreto_legislativo_no_01-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO HONORÁRIO DE RIO DOS BOIS/TO AO SENHOR MÁRIO BONFIM PEREIRA DA SILVA</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/858/decreto_legislativo_no_02-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/858/decreto_legislativo_no_02-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO HONORÁRIA DE RIO DOS BOIS/TO AO SENHORA JANAD MARQUES DE FREITAS VALCARI</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1044/decreto_legislativo_no_03-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1044/decreto_legislativo_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos e subsídios dos servidores públicos da Câmara Municipal de Rio dos Bois -TO, e adota outras providências”.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1205/decreto_legislativo_no_04-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1205/decreto_legislativo_no_04-2023.pdf</t>
   </si>
   <si>
     <t>DETERMINA A APROVAÇÃO DAS CONTAS ANUAIS CONSOLIDADAS DO MUNICÍPIO DO RIO DOS BOIS-TO, REFERENTE AO EXERCÍCIO FINANCEIRO 2017.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1206/decreto_legislativo_no_05-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1206/decreto_legislativo_no_05-2023.pdf</t>
   </si>
   <si>
     <t>DETERMINA A APROVAÇÃO DAS CONTAS ANUAIS CONSOLIDADAS DO MUNICÍPIO DO RIO DOS BOIS-TO, REFERENTE AO EXERCÍCIO FINANCEIRO 2018.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1207/decreto_legislativo_no_06-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1207/decreto_legislativo_no_06-2023.pdf</t>
   </si>
   <si>
     <t>DETERMINA A APROVAÇÃO DAS CONTAS ANUAIS CONSOLIDADAS DO MUNICÍPIO DO RIO DOS BOIS-TO, REFERENTE AO EXERCÍCIO FINANCEIRO 2019.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1208/decreto_legislativo_no_07-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1208/decreto_legislativo_no_07-2023.pdf</t>
   </si>
   <si>
     <t>DETERMINA A APROVAÇÃO DAS CONTAS ANUAIS CONSOLIDADAS DO MUNICÍPIO DO RIO DOS BOIS-TO, REFERENTE AO EXERCÍCIO FINANCEIRO 2020.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>DA</t>
   </si>
   <si>
     <t>DECRETO ADMINISTRATIVO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/313/decreto_0022023_portal.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/313/decreto_0022023_portal.pdf</t>
   </si>
   <si>
     <t>DECRETO 0022023 INEXIBILIDADE PORTAL</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/310/decreto_de_inexibilidade_0032023_contabil.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/310/decreto_de_inexibilidade_0032023_contabil.pdf</t>
   </si>
   <si>
     <t>O objeto do presente consiste na prestação pela CONTRATADA ao CONTRATANTE dos seguintes serviços técnicos especializados na área contábil:_x000D_
 1.1. Execução de serviços contábeis, elaboração e confecção das prestações de contas (balancetes mensais) dos meses de janeiro a dezembro de 2023. 1.2. Elaboração dos demonstrativos exigidos pela Lei de Responsabilidade Fiscal e pelo T . C. E – TO, prestação através do SICAP – Contábil do Tribunal de Contas do Estado do Tocantins. 1.3. Executar e acompanhar a contabilidade orçamentaria, financeira e patrimonial da Câmara Municipal de Rio dos Bois - TO. 1.4. Balanço</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/315/decreto_0042023_inexibilidade_advocaticias.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/315/decreto_0042023_inexibilidade_advocaticias.pdf</t>
   </si>
   <si>
     <t>DECRETO INEXIBILIDADE 0042023 JURIDICO</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/441/decreto_no_03-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/441/decreto_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Decreto para normalizar o horário de Requerimento e Oficio desta Casa de Lei.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/442/decreto_no_04-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/442/decreto_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Declara facultativo o ponto na data que especifica</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/538/decreto_no_05-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/538/decreto_no_05-2023.pdf</t>
   </si>
   <si>
     <t>DECLARA FACULTATIVO O PONTO NA DATA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/539/decreto_no_06-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/539/decreto_no_06-2023.pdf</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/951/decreto_no_08-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/951/decreto_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Declara facultativo o ponto na data que especifica.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1038/decreto_no_09-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1038/decreto_no_09-2023.pdf</t>
   </si>
   <si>
     <t>DECLARA RECESSO ADMINISTRATIVO</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1049/decreto_no_10-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1049/decreto_no_10-2023.pdf</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1052/decreto_no_11-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1052/decreto_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Declara Feriado e facultativo  o ponto na data que especifica.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1094/decreto_no_12-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1094/decreto_no_12-2023.pdf</t>
   </si>
   <si>
     <t>DECLARA RECESSO NO SERVIÇO PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1095/decreto_no_14-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1095/decreto_no_14-2023.pdf</t>
   </si>
   <si>
     <t>DECLARA FERIADO NA DATA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1096/decreto_no_14-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1096/decreto_no_14-2023.pdf</t>
   </si>
   <si>
     <t>Declara Feriado e facultativo  o ponto na data que especifica</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1097/decreto_no_15-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1097/decreto_no_15-2023.pdf</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>DLI</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/307/solicitacao_de_contratacao_suporte_tecnico_0012023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/307/solicitacao_de_contratacao_suporte_tecnico_0012023.pdf</t>
   </si>
   <si>
     <t>SUPORTE TECNICO E MANUTENÇÃO EM PC, NOTEBOOK, IMPRESSORA, CFTV, WEBSTREAMINGão direta por dispensa de licitação junto a empresa INFOR INTERATIVA</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/308/declaracao_de_publicacao_0022023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/308/declaracao_de_publicacao_0022023.pdf</t>
   </si>
   <si>
     <t>objetivo a prestação de serviços voltados para a confecção, manutenção e suporte de sitio eletrônico, www.riodosbois.to.leg.br, destinado a suprir a necessidade junto a este Poder Legislativo Municipal de Rio dos Bois-TO, em virtude da demanda existente., junto a empresa MARCOS SILVIO OLIVEIRA DO VALE, inscrita no CNPJ: 11.805.841/0001-92, estabelecida à Avenida Djalma de Paiva, nº 0, QD. 0011, LT0016, CENTRO, Município de Tabocão-TO, foi devidamente publicado no Site Oficial da Câmara Municipal: www.riodosbois.to.leg.br, e Placard Oficial deste Poder Legislativo Municipal de Rio dos Bois-TO, e no lugar de costume conforme previsto na Lei Nº. 14.133/202</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/312/proc._inexigibilidade_contabil_0032023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/312/proc._inexigibilidade_contabil_0032023.pdf</t>
   </si>
   <si>
     <t>Objeto: Contratação de serviços especializados de: 1.1. Execução de serviços contábeis, elaboração e confecção das prestações de contas (balancetes mensais) dos meses de janeiro a dezembro de 2023. 1.2. Elaboração dos demonstrativos exigidos pela Lei de Responsabilidade Fiscal e pelo T . C. E – TO, prestação através do SICAP – Contábil do Tribunal de Contas do Estado do Tocantins. 1.3. Executar e acompanhar a contabilidade orçamentaria, financeira e patrimonial da Câmara Municipal de Rio dos Bois - TO. 1.4. Balanço Ordenador e Consolidado do Exercício de 2023 envio do SICAP – Contábil 7º remessa e 8º remessa do SICAP – Contábil. Integração de balanços, inclusive a consolidações, também de fundos especiais e outros órgãos da administração direta. 1.5. Prestação de contas informações contábeis a STN/SICONF; Relatórios Resumido de execução orçamentária RREO; Relatório de Gestão Fiscal RGF</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/314/p.a_-_inexigibilidade_001_-_advocacia_-_20221.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/314/p.a_-_inexigibilidade_001_-_advocacia_-_20221.pdf</t>
   </si>
   <si>
     <t>A CONTRATADA obriga-se a prestar à CONTRATANTE: O presente contrato tem por objeto a prestação de serviços técnicos profissionais especializados relativos ao patrocínio e à defesa de causas judiciais ou administrativas em demandas da Administração Legislativa da Câmara Municipal de Rio dos Bois-TO</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1082/publicacao_site-1.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1082/publicacao_site-1.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO Nº 003/2023, do tipo “MENOR VALOR”, global. Com_x000D_
 abertura prevista para o dia 20/10/2023 ás 10h30min, tendo como objeto Contratação_x000D_
 de Empresa Especializada para Execução de Serviços de Instalação de Placas_x000D_
 de Energia Solar para atender as demandas da Câmara Municipal de Rio dos Bois_x000D_
 – TO</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>EDCO</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1212/edital_de_convocacao.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1212/edital_de_convocacao.pdf</t>
   </si>
   <si>
     <t>POSSE MESA DIRETORA, NOS TERMOS DA DECISAO JUDICIAL EMITIRA NOS AUTOS DO CUMPRIMENTO PROVISORIO DE SETENÇA N 0002685-20.8.27.2726, DA QUAL O SGINATORIO FOI INTIMADO POR MEIO DE SEU ADVOGADO NO DIA 24/12/2023.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>EX</t>
   </si>
   <si>
     <t>EXTRATO DE CONTRATO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/458/contrato_no_02-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/458/contrato_no_02-2023.pdf</t>
   </si>
   <si>
     <t>TERMO DE FILIAÇÃO 02/2023 QUE ENTRE SI CELEBRAM A CAMARA MUNICIPAL DE RIO DOS BOIS- TO E UVET - UNIÃO DE VEREADORES DO ESTADO DO TOCANTINS. OLHAR ARQUIVO EM ANEXO PARA MELHOR ESCLARECIMENTO.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/311/extrato_do_contrato_de_prestacao_de_servicos_advocaticios_no_0032023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/311/extrato_do_contrato_de_prestacao_de_servicos_advocaticios_no_0032023.pdf</t>
   </si>
   <si>
     <t>EXTRATO DE CONTRATO INEXIBILIDADE CONTABIL 0032023</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/316/extrato_do_contrato_de_prestacao_de_servicos_advocaticios_n042023_.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/316/extrato_do_contrato_de_prestacao_de_servicos_advocaticios_n042023_.pdf</t>
   </si>
   <si>
     <t>EXTRATO DE CONTRATO INEXIBILIDADE 0042023 JURIDICO</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>LOR</t>
   </si>
   <si>
     <t>LEI ORDINARIA</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE RIO DOS BOIS - CMRB, PREFEITURA MUNICIPAL - PM</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/542/lei__no_01-2023_.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/542/lei__no_01-2023_.pdf</t>
   </si>
   <si>
     <t>DEFINE O LIMITE DE RESERVA DA FAIXA NÃO EDIFICÁVEL AO LONGO DAS RODOVIAS QUE ATRAVESSEM O PERÍMETRO URBANO OU ÁREA URBANIZADA PASSÍVEL DE SER INCLUÍDA  EM PERÍMETRO URBANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/543/lei_no_02-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/543/lei_no_02-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIA DA MENINA, A SER CELEBRADO ANUALMENTE ,TODO O DIA 10 DE MARÇO , PASSANDO A INTEGRAR O CALENDÁRIO OFICIAL DO MUNICÍPIO DE RIO DOS BOIS -TO.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/544/lei_no_03-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/544/lei_no_03-2023.pdf</t>
   </si>
   <si>
     <t>DECLARA FERIADO MUNICIPAL O DIA 31 DE AGOSTO , CONSAGRADO AO SÃO RAIMUNDO NONATO, PADROEIRO DE RIO DOS BOIS-TO.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/545/lei_no_04-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/545/lei_no_04-2023.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA MUNICIPAL A ENTIDADE ASSOCIAÇÃO DOS TRABALHADORES RURAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/546/lei_no_05-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/546/lei_no_05-2023.pdf</t>
   </si>
   <si>
     <t>DECLARA FERIADO MUNICIPAL O DIA 31 DE AGOSTO , EM HOMENAGEM AO DIA DO CATÓLICO,NA CIDADE DE RIO DOS BOIS-TO.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/547/lei_no_06-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/547/lei_no_06-2023.pdf</t>
   </si>
   <si>
     <t>DETERMINA A CRIAÇÃO DO PROGRAMA VISÃO ADEQUADA E DISTRIBUIÇÃO DE ÓCULOS AOS ESTUDANTES DE ESCOLAS MUNICIPAIS DE RIO DOS BOIS-TO.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/548/lei_no_07-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/548/lei_no_07-2023.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A ESTRUTURA E O FUNCIONAMENTO DO CONSELHO TUTELAR DE RIO DOS BOIS/TO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL - PM</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1069/lei_no_08-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1069/lei_no_08-2023.pdf</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1070/lei_no_09-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1070/lei_no_09-2023.pdf</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1071/lei_no_10-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1071/lei_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar o repasse dos pisos salariais nacional do Enfermeiro ,do Técnico de Enfermagem  e do Auxiliar de Enfermagem , destinados pela Lei Federal e instituídos ´pela Lei Federal nº 14.434,de 4 de agosto de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1072/lei_no_11-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1072/lei_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desenvolver ações e a parte de Contrapartida Municipal para implementar o Programa Minha Casa Minha Vida para o Município .</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1098/lei_no012-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1098/lei_no012-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 11-2022 DE 16 DE DEZEMBRO DE 2022, QUE INSTITUI A LEI DE DIRETRIZES  ORÇAMENTÁRIAS PARA O EXECÍCIO DE 2023.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1122/lei_no_013-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1122/lei_no_013-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1099/lei_no_014-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1099/lei_no_014-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA  MUNICIPAL DO CONTROLE DE NATALIDADE DE CÃES E GATOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1100/lei_no_015-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1100/lei_no_015-2023.pdf</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1101/lei_no_016-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1101/lei_no_016-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE POSTURA DO   MUNICÍPIO DE RIO DOS BOIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1119/lei_no_017-2023-1_compressed.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1119/lei_no_017-2023-1_compressed.pdf</t>
   </si>
   <si>
     <t>INSTITUI NOVO CODIGO TRIBUTARIO DO MUNICIPIO DE RIO DOS BOIS - TO</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1210/lei_no_019-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1210/lei_no_019-2023.pdf</t>
   </si>
   <si>
     <t>ESTIMA DESPESA E RECEITA 2024</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1211/lei_no_020-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1211/lei_no_020-2023.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE LDO 2024</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>LIC</t>
   </si>
   <si>
     <t>LICITACAO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/329/contrato_no01-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/329/contrato_no01-2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE SOFTWARE PARA ADMINISTRAÇÃO EM PATRIMONIO, CONTABILIDADE, RECURSOS HUMANOS, E MAIS</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>CCJR</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE CONST. JUST E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1174/01-_parecer_da_comissao_de_constituicao_e_justica_23-02-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1174/01-_parecer_da_comissao_de_constituicao_e_justica_23-02-2023.pdf</t>
   </si>
   <si>
     <t>DEFINE O LIMITE DE RESERVA DA FAIXA NÃO EDIFICÁVEL AO LONGO DAS RODOVIAS QUE ATRAVESSEM O PERÍMETRO URBANO OU ÁREA URBANIZADA PASSÍVEL DE SER INCLUÍDA EM PERÍMETRO URBANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1175/02-_parecer_da_comissao_de_constituicao_e_justica_13-04-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1175/02-_parecer_da_comissao_de_constituicao_e_justica_13-04-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO DE SEGURANÇA NAS ESCOLAS PÚBLICAS MUNICIPAIS DE RIO DOS BOIS-TO.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1176/03-_parecer_da_comissao_de_constituicao_e_justica_13-04-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1176/03-_parecer_da_comissao_de_constituicao_e_justica_13-04-2023.pdf</t>
   </si>
   <si>
     <t>CRIA A GUARDA ESCOLAR NO ÂMBITO DAS ESCOLAS MUNICIPAIS DE RIO DOS BOIS-TO.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1177/04-_parecer_da_comissao_de_constituicao_e_justica_13-04-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1177/04-_parecer_da_comissao_de_constituicao_e_justica_13-04-2023.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS GERAIS SOBRE SEGURANÇA ESCOLAR DO MUNICÍPIO DE RIO DOS BOIS-TO.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1178/05-parecer_da_comissao_de_constituicao_e_justica_18-08-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1178/05-parecer_da_comissao_de_constituicao_e_justica_18-08-2023.pdf</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1179/06-_parecer_da_comissao_de_constituicao_e_justica_12-09-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1179/06-_parecer_da_comissao_de_constituicao_e_justica_12-09-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar o repasse dos pisos salariais nacional do Enfermeiro ,do Técnico de Enfermagem e do Auxiliar de Enfermagem , destinados pela Lei Federal e instituídos ´pela Lei Federal nº 14.434,de 4 de agosto de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1180/07-_parecer_da_comissao_de_constituicao_e_justica_13-09-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1180/07-_parecer_da_comissao_de_constituicao_e_justica_13-09-2023.pdf</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1181/08-_parecer_da_comissao_de_constituicao_e_justica_14-09-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1181/08-_parecer_da_comissao_de_constituicao_e_justica_14-09-2023.pdf</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1182/09-_parecer_da_comissao_de_constituicao_e_justica_14-09-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1182/09-_parecer_da_comissao_de_constituicao_e_justica_14-09-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 11-2022 DE 16 DE DEZEMBRO DE 2022, QUE INSTITUI A LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1183/10-_parecer_da_comissao_de_constituicao_e_justica_26-10-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1183/10-_parecer_da_comissao_de_constituicao_e_justica_26-10-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE RIO DOS BOIS - TO</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1184/11-_parecer_da_comissao_de_constituicao_e_justica_26-10-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1184/11-_parecer_da_comissao_de_constituicao_e_justica_26-10-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE POSTURA DO MUNICÍPIO DE RIO DOS BOIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1185/12-_parecer_da_comissao_de_constituicao_26-10-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1185/12-_parecer_da_comissao_de_constituicao_26-10-2023.pdf</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1186/13-_parecer_da_comissao_de_constituicao_e_justica_08-12-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1186/13-_parecer_da_comissao_de_constituicao_e_justica_08-12-2023.pdf</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1187/14-_parecer_da_comissao_de_constituicao_e_justica_08-12-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1187/14-_parecer_da_comissao_de_constituicao_e_justica_08-12-2023.pdf</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>CFO</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE ORÇAMENTO E FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/822/01-parecer_da_comissao_de_orcamento_e_financas_2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/822/01-parecer_da_comissao_de_orcamento_e_financas_2023.pdf</t>
   </si>
   <si>
     <t>A Comissão de Orçamento e Finanças, formada pelos vereadores Josevaldo Guimarães, Jacinto da Silva Oliveira Neto e José do Bonfim Pereira de Sousa, reuniram-se na sede da Câmara Municipal, às 09hs da manhã no dia 23 de fevereiro de 2023, para apreciar o Projeto de Resolução nº 01/2023 que “Concede reajuste aos vencimentos dos servidores públicos da Câmara Municipal de Rio dos Bois/TO, para recomposição da defasagem inflacionaria anual”._x000D_
 _x000D_
 	Após a análise do referido Projeto de Lei, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/907/02-parecer_da_comissao_de_orcamento_e_financas_2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/907/02-parecer_da_comissao_de_orcamento_e_financas_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE A REVISÃO GERAL ANUAL DAS REMUNERAÇÕES DA CAMARA</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/908/parecer_da_comissao_de_orcamento_e_financas_23-03-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/908/parecer_da_comissao_de_orcamento_e_financas_23-03-2023.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A ESTRUTURA E O FUNCIONAMENTO DO CONSELHO TUTELAR DE RIO DOS BOIS-TO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/909/03-parecer_da_comissao_de_orcamento_e_financas_2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/909/03-parecer_da_comissao_de_orcamento_e_financas_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIREITO DE INSTALAÇÃO DE CAMARA DE MONITORAMENTO INTERNO E EXTERNO</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1161/05-parecer_da_comissao_de_orcamento_e_financas_18-08-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1161/05-parecer_da_comissao_de_orcamento_e_financas_18-08-2023.pdf</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1162/06-_parecer_da_comissao_de_orcamento_e_financas_18-08-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1162/06-_parecer_da_comissao_de_orcamento_e_financas_18-08-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO DA LEI MUNICIPAL Nº 12-2022, PARA CRIAR, AUMENTAR NÚMEROS DE VAGAS E ACRESCENTAR CARGOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1163/07-_parecer_da_comissao_de_orcamento_e_financas_18-08-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1163/07-_parecer_da_comissao_de_orcamento_e_financas_18-08-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CASAMENTO CIVIL COMUNITÁRIO NO ÂMBITO DO MUNICÍPIO DE RIO DOS BOIS, ESTABELECE A CELEBRAÇÃO DE CONVÉNIO E PARCERIA PARA A REALIZAÇÃO DO CASAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1164/08-_parecer_da_comissao_de_orcamento_e_financas_12-09-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1164/08-_parecer_da_comissao_de_orcamento_e_financas_12-09-2023.pdf</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1165/09-_parecer_da_comissao_de_orcamento_e_financas_13-09-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1165/09-_parecer_da_comissao_de_orcamento_e_financas_13-09-2023.pdf</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1166/10-_parecer_da_comissao_de_orcamento_e_financas_14-09-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1166/10-_parecer_da_comissao_de_orcamento_e_financas_14-09-2023.pdf</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1167/11-_parecer_da_comissao_de_orcamento_e_financas_14-09-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1167/11-_parecer_da_comissao_de_orcamento_e_financas_14-09-2023.pdf</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1168/12-_parecer_da_comissao_de_orcamento_e_financas_26-10-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1168/12-_parecer_da_comissao_de_orcamento_e_financas_26-10-2023.pdf</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1169/13-_parecer_da_comissao_de_orcamento_e_financas_26-10-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1169/13-_parecer_da_comissao_de_orcamento_e_financas_26-10-2023.pdf</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1170/14-_parecer_da_comissao_de_orcamento_e_financas_26-10-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1170/14-_parecer_da_comissao_de_orcamento_e_financas_26-10-2023.pdf</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1171/15-_parecer_da_comissao_de_orcamento_e_financas_23-11-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1171/15-_parecer_da_comissao_de_orcamento_e_financas_23-11-2023.pdf</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1172/16-parecer_da_comissao_e_orcaento_08-12-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1172/16-parecer_da_comissao_e_orcaento_08-12-2023.pdf</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1173/17-_parecer_da_comissao_de_orcamento_e_financas_08-12-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1173/17-_parecer_da_comissao_de_orcamento_e_financas_08-12-2023.pdf</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/823/02-parecer_da_comissao_de_orcamento_e_financas_2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/823/02-parecer_da_comissao_de_orcamento_e_financas_2023.pdf</t>
   </si>
   <si>
     <t>A Comissão de Orçamento e Finanças, formada pelos vereadores Josevaldo Guimarães, Jacinto da Silva Oliveira Neto e José do Bonfim Pereira de Sousa, reuniram-se na sede da Câmara Municipal, às 09hs da manhã no dia 13 de março de 2023, para apreciar o Projeto de Resolução nº 02/2023 que “Concede Revisão Geral e Anual aos subsídios dos Vereadores do Município de Rio dos Bois – TO, no exercício de 2023”._x000D_
 _x000D_
 	Após a análise do referido Projeto de Lei, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/824/03-parecer_da_comissao_de_orcamento_e_financas_2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/824/03-parecer_da_comissao_de_orcamento_e_financas_2023.pdf</t>
   </si>
   <si>
     <t>A Comissão de Constituição e Justiça, formada pelos vereadores Evandro da Silva Leandro, Rogério Fernandes Soares e Lindisney Ferreira Rocha, reuniram-se na sede da Câmara Municipal, às 09hs da manhã no dia 13 de abril de 2023, para apreciar o Projeto de Lei Ordinária nº 01/2023 que “Dispõe sobre a instalação de Câmeras de Monitoramento de segurança nas escolas públicas municipais de Rio dos Bois/TO”._x000D_
 _x000D_
 	Após a análise do referido Projeto de Lei, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PORTARIA LEGISLATIVA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/240/portaria_no_01-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/240/portaria_no_01-2023.pdf</t>
   </si>
   <si>
     <t>DESIGNAR Srº Roberto Carlos Pereira Fragoso brasileiro (a),casado (a),Presidente (a) da Câmara Municipal de Rio dos Bois,portador (a) da cédula de identidade RG:19.276 2ª via SSP/TO inscrito (a) no CPF/MF nº.586.077.301-34 e o Srº Evandro da Silva Leandro, brasileiro (a) solteiro (a) Tesoureiro (a) da Câmara Municipal de Rio dos Bois,portador (a) da cédula de identidade RG: sob o nº 100.472 2ª via CPF/MF 546.245.501-10 , para constituírem o rol de responsáveis pela movimentação financeira, inscrita no CNPJ/MF sob o nº:02069977/0001-90 mantida(s) junto ao Banco do Brasil S/A, agencia 0862-1 Miracema do Tocantins, pelo período de 04 de janeiro de 2023 a dezembro de 2024.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/241/portaria_no_02-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/241/portaria_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Designar Servidor para autenticar documentos internos da Câmara Municipal e dá outras providencias”.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/242/portaria_no_03-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/242/portaria_no_03-2023.pdf</t>
   </si>
   <si>
     <t>“NOMEIA SERVIDORA DO CARGO “DE SECRETÁRIA DA OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/243/portaria_no_04-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/243/portaria_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Nomeia Servidor (a) do Cargo de Coordenador (a) de Apoio Parlamentar e dá outras providências</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/353/portaria_no_05-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/353/portaria_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Designar a Servidora da Câmara Municipal de Rio dos Bois, para assumir o Departamento de RH-Recursos Humanos e determina outras providencia</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/245/portaria_no_06-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/245/portaria_no_06-2023.pdf</t>
   </si>
   <si>
     <t>Nomeia o Servidor (a) do Cargo de Fiscal de Contrato e da outras providências.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/246/portaria_no_07-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/246/portaria_no_07-2023.pdf</t>
   </si>
   <si>
     <t>Nomeia Servidor responsável pelo Portal institucional , e e-SIC e Portal da Transparência da Câmara Municipal de Rio dos Bois-To, especifica e dá outras províncias.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/247/portaria_no_08-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/247/portaria_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Determina o Servidora a realizar a solicitação de Materiais e da outras providencias.”</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/263/portaria_no_09-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/263/portaria_no_09-2023.pdf</t>
   </si>
   <si>
     <t>Nomeia Comissão Permanente de Licitação da CÂMARA MUNICIPAL DE RIO DOS BOIS,Estado do Tocantins e determina outras providencias.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/264/portaria_no_10-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/264/portaria_no_10-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIARIAS AO VEREADOR ROBERTO CARLOS PEREIRA FRAGOSO</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/265/portaria_no_11-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/265/portaria_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Concede gratificação a Servidora desta Câmara e determina outras providencias.”</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/266/portaria_no_12-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/266/portaria_no_12-2023.pdf</t>
   </si>
   <si>
     <t>Concede Férias á Servidora de Secretaria, e da outras providencias.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/267/portaria_no_13-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/267/portaria_no_13-2023.pdf</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/268/portaria_no_14-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/268/portaria_no_14-2023.pdf</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/269/portaria_no_15-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/269/portaria_no_15-2023.pdf</t>
   </si>
   <si>
     <t>Concede gratificação a Servidor desta Câmara e determina outras providencias.”</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/270/portaria_no_16-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/270/portaria_no_16-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIARIAS AO VEREADOR ROBERTO CARLOS PEREIRA FRAGOSO.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/290/portaria_no_17-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/290/portaria_no_17-2023.pdf</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/291/portaria_no_18-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/291/portaria_no_18-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIARIAS AO VEREADOR EVANDRO DA SILVA LEANDRO</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/292/portaria_no_19-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/292/portaria_no_19-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA VIAGEM A SERVIDOR WENTON PEREIRA FRAGOSO</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/328/portaria_no20-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/328/portaria_no20-2023.pdf</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/330/portaria_no_21-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/330/portaria_no_21-2023.pdf</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/331/portaria_no_22-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/331/portaria_no_22-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIARIAS A SERVIDORA DAINARA SOUSA VALDIVINO</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/332/portaria_no_23-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/332/portaria_no_23-2023.pdf</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/333/portaria_no_24-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/333/portaria_no_24-2023.pdf</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/354/portaria_no_25-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/354/portaria_no_25-2023.pdf</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/355/portaria_no_26-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/355/portaria_no_26-2023.pdf</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/356/portaria_no_27-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/356/portaria_no_27-2023.pdf</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/357/portaria_no_28-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/357/portaria_no_28-2023.pdf</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/358/portaria_no_29-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/358/portaria_no_29-2023.pdf</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/359/portaria_no_30-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/359/portaria_no_30-2023.pdf</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/360/portaria_no_31-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/360/portaria_no_31-2023.pdf</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/361/portaria_no_32-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/361/portaria_no_32-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIARIAS AO VEREADOR VALDILEY PEREIRA DE OLIVEIRA</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/362/portaria_no_33-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/362/portaria_no_33-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIARIAS AO VEREADOR JOSEVALDO GUIMARÃES</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/363/portaria_no_34-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/363/portaria_no_34-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIARIAS AO VEREADOR RAIMUNDO MAURÍLIO ALVES DOS SANTOS</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/364/portaria_no_35-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/364/portaria_no_35-2023.pdf</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/365/portaria_no_36-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/365/portaria_no_36-2023.pdf</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/370/portaria_no_37-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/370/portaria_no_37-2023.pdf</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/371/portaria_no_38-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/371/portaria_no_38-2023.pdf</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/372/portaria_no_39-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/372/portaria_no_39-2023.pdf</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/373/portaria_no_40-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/373/portaria_no_40-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA VIAGEM A SERVIDORA JOSSENILDE MARTINS DE SOUSA</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/374/portaria_no_41-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/374/portaria_no_41-2023.pdf</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/375/portaria_no_42-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/375/portaria_no_42-2023.pdf</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/376/portaria_no_43-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/376/portaria_no_43-2023.pdf</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/377/portaria_no_44-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/377/portaria_no_44-2023.pdf</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/378/portaria_no_45-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/378/portaria_no_45-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIARIAS AO VEREADOR ROGÉRIO FERNANDES SOARES</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/379/portaria_no_46-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/379/portaria_no_46-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIARIAS AO VEREADOR JOSÉ BONFIM PEREIRA DE SOUSA</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/380/portaria_no_47-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/380/portaria_no_47-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIARIAS AO VEREADOR LINDISNEY FERREIRA ROCHA</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/443/portaria_no_48-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/443/portaria_no_48-2023.pdf</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/444/portaria_no_49-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/444/portaria_no_49-2023.pdf</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/445/portaria_no_50-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/445/portaria_no_50-2023.pdf</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/446/portaria_no_51-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/446/portaria_no_51-2023.pdf</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/447/portaria_no_52-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/447/portaria_no_52-2023.pdf</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/448/portaria_no_53-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/448/portaria_no_53-2023.pdf</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/449/portaria_no_54-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/449/portaria_no_54-2023.pdf</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/450/portaria_no_55-2023_.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/450/portaria_no_55-2023_.pdf</t>
   </si>
   <si>
     <t>Concede Férias á Servidora de Assessora de Controle Interno, e da outras providencias.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/451/portaria_no_56-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/451/portaria_no_56-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIARIAS A SERVIDORA EUDES GUIMARÃES OLIVEIRA</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/452/portaria_no_57-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/452/portaria_no_57-2023.pdf</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/453/portaria_no_58-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/453/portaria_no_58-2023.pdf</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/456/portaria_no_59-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/456/portaria_no_59-2023.pdf</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/457/portaria_no_60-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/457/portaria_no_60-2023.pdf</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/459/portaria_no_61-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/459/portaria_no_61-2023.pdf</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/460/portaria_no_62-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/460/portaria_no_62-2023.pdf</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/461/portaria_no_63-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/461/portaria_no_63-2023.pdf</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/462/portaria_no_64-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/462/portaria_no_64-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIARIAS AO VEREADOR JACINTO SILVA OLIVEIRA NETO</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/463/portaria_no_65-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/463/portaria_no_65-2023.pdf</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/464/portaria_no_66-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/464/portaria_no_66-2023.pdf</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/465/portaria_no_67-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/465/portaria_no_67-2023.pdf</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/466/portaria_no_68-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/466/portaria_no_68-2023.pdf</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/467/portaria_no_69-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/467/portaria_no_69-2023.pdf</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/468/portaria_no_70-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/468/portaria_no_70-2023.pdf</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/534/portaria_no_71-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/534/portaria_no_71-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIA AO VEREADOR ROBERTO CARLOS PEREIRA FRAGOSO</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/535/portaria_no_72-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/535/portaria_no_72-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIAS A SERVIDORA EUDES GUIMARÃES OLIVEIRA</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/536/portaria_no_73-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/536/portaria_no_73-2023.pdf</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/537/portaria_no_74-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/537/portaria_no_74-2023.pdf</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/648/portaria_no_75-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/648/portaria_no_75-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA VIAGEM AO VEREADOR ROBERTO CARLOS PEREIRA FRAGOSO</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/649/portaria_no_76-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/649/portaria_no_76-2023.pdf</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/650/portaria_no_77-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/650/portaria_no_77-2023.pdf</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/861/portaria_no_78-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/861/portaria_no_78-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIA AO VEREADOR RAIMUNDO MAURÍLIO ALVES DOS SANTOS</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/862/portaria_no_79-a-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/862/portaria_no_79-a-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA VIAGEM DO SERVIDOR WELTON PEREIRA FRAGOSO</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/863/portaria_no_80-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/863/portaria_no_80-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIA AO VEREADOR ROGÉRIO FERNANDES SOARES</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/864/portaria_no_81-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/864/portaria_no_81-2023.pdf</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/865/portaria_no_82-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/865/portaria_no_82-2023.pdf</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/866/portaria_no_83-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/866/portaria_no_83-2023.pdf</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/867/portaria_no_84-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/867/portaria_no_84-2023.pdf</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/868/portaria_no_85-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/868/portaria_no_85-2023.pdf</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/869/portaria_no_86-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/869/portaria_no_86-2023.pdf</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/870/portaria_no_87-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/870/portaria_no_87-2023.pdf</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/871/portaria_no_88-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/871/portaria_no_88-2023.pdf</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/872/portaria_no_89-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/872/portaria_no_89-2023.pdf</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/873/portaria_no_90-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/873/portaria_no_90-2023.pdf</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/874/portaria_no_91-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/874/portaria_no_91-2023.pdf</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/875/portaria_no_92-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/875/portaria_no_92-2023.pdf</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/876/portaria_no_93-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/876/portaria_no_93-2023.pdf</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/952/portaria_no_94-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/952/portaria_no_94-2023.pdf</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/953/portaria_no_95-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/953/portaria_no_95-2023.pdf</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/954/portaria_no_96-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/954/portaria_no_96-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA VIAGEM A SERVIDORA DAINARA SOUSA VALDIVINO</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/955/portaria_no_97-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/955/portaria_no_97-2023.pdf</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/956/portaria_no_98-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/956/portaria_no_98-2023.pdf</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/957/portaria_no_99-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/957/portaria_no_99-2023.pdf</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1000/portaria_no_100-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1000/portaria_no_100-2023.pdf</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1001/portaria_no_101-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1001/portaria_no_101-2023.pdf</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1002/portaria_no_102-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1002/portaria_no_102-2023.pdf</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1003/portaria_no_103-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1003/portaria_no_103-2023.pdf</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1004/portaria_no_104-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1004/portaria_no_104-2023.pdf</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1039/portaria_no_105-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1039/portaria_no_105-2023.pdf</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1040/portaria_no_106-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1040/portaria_no_106-2023.pdf</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1041/portaria_no_107-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1041/portaria_no_107-2023.pdf</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1042/portaria_no_108-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1042/portaria_no_108-2023.pdf</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1050/portaria_no_109-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1050/portaria_no_109-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIA AO VEREADOR RAIMUNDO MAURÍLIO ALVES DOS SANTOS.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1051/portaria_no_110-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1051/portaria_no_110-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI COMISSÃO PROVISÓRIA A FIM DE REALIZAR LEVANTAMENTO DO PATRIMONIAL DOS BENS MÓVEIS DA CÂMARA MUNICIPAL DE RIO DOS BOIS-TO, BEM COMO PROCEDER A DEPRECIAÇÃO DOS BENS MÓVEIS.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1053/portaria_no_111-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1053/portaria_no_111-2023.pdf</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1054/portaria_no_112-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1054/portaria_no_112-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIA AO EVANDRO DA SILVA LEANDRO</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1055/portaria_no_113-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1055/portaria_no_113-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIA AO JACINTO SILVA OLIVEIRA NETO</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1056/portaria_no_114-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1056/portaria_no_114-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIA AO VEREADOR JOSÉ DO BONFIM PEREIRA DE SOUSA</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1057/portaria_no_115-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1057/portaria_no_115-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIA AO VEREADOR AO LINDISNEY FERREIRA ROCHA</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1058/portaria_no_116-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1058/portaria_no_116-2023.pdf</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1059/portaria_no_117-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1059/portaria_no_117-2023.pdf</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1060/portaria_no_118-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1060/portaria_no_118-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA VIAGEM AO VEREADOR VALDILEY PEREIRA DE OLIVEIRA</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1061/portaria_no_119-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1061/portaria_no_119-2023.pdf</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1062/portaria_no_120-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1062/portaria_no_120-2023.pdf</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1063/portaria_no_121-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1063/portaria_no_121-2023.pdf</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1064/portaria_no_122-223.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1064/portaria_no_122-223.pdf</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1065/portaria_no_123-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1065/portaria_no_123-2023.pdf</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1066/portaria_no_124-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1066/portaria_no_124-2023.pdf</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1067/portaria_no_125-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1067/portaria_no_125-2023.pdf</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1068/portaria_no_126-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1068/portaria_no_126-2023.pdf</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1083/portaria_no_127-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1083/portaria_no_127-2023.pdf</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1084/portaria_no_128-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1084/portaria_no_128-2023.pdf</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1085/portaria_no_129-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1085/portaria_no_129-2023.pdf</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1087/portaria_no_131-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1087/portaria_no_131-2023.pdf</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1088/portaria_no_132-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1088/portaria_no_132-2023.pdf</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1089/portaria_no133-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1089/portaria_no133-2023.pdf</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1090/portaria_no_134-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1090/portaria_no_134-2023.pdf</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1091/portaria_no_135-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1091/portaria_no_135-2023.pdf</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1092/portaria_no_136-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1092/portaria_no_136-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIA AO VEREADOR JOSEVALDO GUIMARÃES</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1093/portaria_no_137-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1093/portaria_no_137-2023.pdf</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1102/portaria_no_138-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1102/portaria_no_138-2023.pdf</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1103/portaria_no_139-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1103/portaria_no_139-2023.pdf</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1104/portaria_no_140-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1104/portaria_no_140-2023.pdf</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1105/portaria_no_141-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1105/portaria_no_141-2023.pdf</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1106/portaria_no_142-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1106/portaria_no_142-2023.pdf</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1107/portaria_no_143-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1107/portaria_no_143-2023.pdf</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1108/portaria_no_144-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1108/portaria_no_144-2023.pdf</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1109/portaria_no_145-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1109/portaria_no_145-2023.pdf</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1110/portaria_no_146-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1110/portaria_no_146-2023.pdf</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1111/portaria_no_147-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1111/portaria_no_147-2023.pdf</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1112/portaria_no148-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1112/portaria_no148-2023.pdf</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1113/portaria_no149-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1113/portaria_no149-2023.pdf</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1114/portaria_no_150-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1114/portaria_no_150-2023.pdf</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1115/portaria_no_151-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1115/portaria_no_151-2023.pdf</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1116/portaria_no_152-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1116/portaria_no_152-2023.pdf</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1117/portaria_no_153-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1117/portaria_no_153-2023.pdf</t>
   </si>
   <si>
     <t>Concede gratificação o Servidora desta Câmara e, dá outras providências</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1118/portaria_no_154-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1118/portaria_no_154-2023.pdf</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1123/portaria_no155-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1123/portaria_no155-2023.pdf</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1124/portaria_no_156-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1124/portaria_no_156-2023.pdf</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1125/portaria_no_157-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1125/portaria_no_157-2023.pdf</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1126/portaria_no_158-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1126/portaria_no_158-2023.pdf</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1127/portaria_no_159-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1127/portaria_no_159-2023.pdf</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1128/portaria_no_160-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1128/portaria_no_160-2023.pdf</t>
   </si>
   <si>
     <t>Designa Comitê de Proteção de Dados e o Encarregado pelo Tratamento de Dados Pessoais  da Câmara Municipal de Rio dos Bois-To</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1157/portaria_no_161-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1157/portaria_no_161-2023.pdf</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1158/portaria_no_162-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1158/portaria_no_162-2023.pdf</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1159/portaria_no163-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1159/portaria_no163-2023.pdf</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1160/portaria_no_164-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1160/portaria_no_164-2023.pdf</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1209/portaria_no_165-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1209/portaria_no_165-2023.pdf</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1213/portaria_no_166-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1213/portaria_no_166-2023.pdf</t>
   </si>
   <si>
     <t>EXONERAR SERVIDOR DO CARGO DE SECRETARIA</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1214/portaria_no_167-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1214/portaria_no_167-2023.pdf</t>
   </si>
   <si>
     <t>EXONERAR SERVIDOR DO CARGO DE COORDENADO DE APOIO PARLAMENTAR</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>PROCESSO ADMINISTRATIVO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/306/dispensa_de_licitacao_-_manutencao_e_prevencao_streaming_cftv_0012023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/306/dispensa_de_licitacao_-_manutencao_e_prevencao_streaming_cftv_0012023.pdf</t>
   </si>
   <si>
     <t>2.Manutenção preventiva e corretiva de equipamentos de informática e componentes, serviços de instalação e manutenção preventiva e corretiva no sistema de CFTV, operação do software NG Painel Eletrônico e transmissão da live streaming, destinados a suprirem as necessidades junto a este Poder Legislativo Municipal de Rio dos Bois-TO, em virtude da demanda existente. _x000D_
 _x000D_
 3. DO PRAZO CONTRATUAL_x000D_
 3.1 O prazo para a execução da prestação dos serviços, e previsto para ser realizado pelo período de 06 de janeiro de 2023 a 31 de dezembro de 2023.  _x000D_
 _x000D_
 4. DA REALIZAÇÃO DAS COTAÇÕES _x000D_
 4.1 Foram realizadas pesquisas de preços conforme quadro abaixo, com os seguintes fornecedores:_x000D_
 _x000D_
 ITENS	NOME DAS EMPRESAS_x000D_
 	CNPJ	VALOR MENSAL	VALOR TOTAL_x000D_
 _x000D_
 01_x000D_
 	_x000D_
 Infor Interativa	_x000D_
 23.874.230/0001-85	_x000D_
 1.950,00	_x000D_
 23.400,00</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/309/dispensa_de_licitacao_portal_e_sitio_eletronico_de_rio_dos_bois.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/309/dispensa_de_licitacao_portal_e_sitio_eletronico_de_rio_dos_bois.pdf</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/317/processo_administrativo_de_inexibilidade_0032023_contabil.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/317/processo_administrativo_de_inexibilidade_0032023_contabil.pdf</t>
   </si>
   <si>
     <t>PROCESSO ADMINISTRATIVO INEXIBILIDADE 0032023 CONTABIL</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/318/processo_administrativo_0042023_inexibilidade_advocaticias_.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/318/processo_administrativo_0042023_inexibilidade_advocaticias_.pdf</t>
   </si>
   <si>
     <t>PROCESSO 0042023 DE INEXIBILIDADE COMPLETO JURIDICO</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINARIA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/381/projeto_de_lei_no_01-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/381/projeto_de_lei_no_01-2023.pdf</t>
   </si>
   <si>
     <t>DEFINE LIMITE DE RESERVA DE FAIXA NAO CONSTRUIVEL AS MARGENS DAS RODOVIAS QUE ATRAVESSAM A ZONA URBANA OU AREA URBANIZADA PASSIVEL DE SER INCLUIDA EM OUTRAS PRIVIDENCIAS.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_resolucao_no_01-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_resolucao_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos vencimentos dos servidores públicos da Câmara Municipal de Rio dos Bois-To, ativos, para recomposição da defasagem inflacionária anual.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_de_resolucao_no_02-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_de_resolucao_no_02-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL AOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE RIO DOS BOIS – TO, NO EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1120/projeto_de_resolucao_no_03-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1120/projeto_de_resolucao_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Institui Comitê de Proteção de dados Pessoais e dispõe  sobre a competência de Encarregado pelo Tratamento de Dados Pessoais da Câmara Municipal de Rio dos Bois-.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>PDLE</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/859/projeto_de_decreto_legislativo_no_01-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/859/projeto_de_decreto_legislativo_no_01-2023.pdf</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/860/projeto_de_decreto_legislativo_no_02-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/860/projeto_de_decreto_legislativo_no_02-2023.pdf</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1043/projeto_de_decreto_legislativo_no_03-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1043/projeto_de_decreto_legislativo_no_03-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão geral anual dos vencimentos e subsídios dos servidores públicos da Câmara Municipal de Rio dos Bois -TO, e adota outras providências”.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_no_01-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando a manutenção das estradas das areias da ponte de divisa do município de Rio Dos Bois até a residência da senhora vera, e que seja solucionado com urgência dois pontos alagados na estrada próximo a fazenda estancia do proprietário Délcio.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/652/requerimento_no_02-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/652/requerimento_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que seja feita uma ponte de cimento no lugar da de madeira próximo da sede da fazenda vereda bonita.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/653/requerimento_no_03-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/653/requerimento_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que seja feito uma ponte de cimento no lugar da de madeira próximo do antigo engenho na região das areias.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/654/requerimento_no_04-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/654/requerimento_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que seja realizado a manutenção das estradas ramal da região das areias.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/655/requerimento_no_05-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/655/requerimento_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que a secretária de obras e infraestrutura venha organizar a entrada e a saída da Avenida Vitorio Correia Bisneto. E na entrada em frente ao lava -jato precisa fazer um aterro com no mínimo cinco manilhas para facilitar a entrada das carretas.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/656/requerimento_no_06-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/656/requerimento_no_06-2023.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer que, após ouvir o plenário desta Casa de Leis, na forma do Art. 95, VI, combinado com o § 1º do Regimento Interno, seja encaminhado oficio ao Excelentíssimo Sr.  Prefeito Municipal, MOACIR OLIVEIRA LOPES, para determinar ao setor competente que proceda a roçagem da grama na Escola Municipal Ilanna Tavares da Costa.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/657/requerimento_no_07-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/657/requerimento_no_07-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando uma área na cozinha do Escola Municipal Illana Tavares da Costa, para dar um conforto melhor para as merendeiras lavar as vasilhas, pois no momento está a céu aberto.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/658/requerimento_no_08-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/658/requerimento_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, reforçando o pedido já feito ao secretário de transporte que faça os reparos na estrada do Zé do Bomfim, com urgência, pois o transporte de alunos por aquela estrada pode ser interrompido a qualquer momento por não ser mais possível trafegar na estrada.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/659/requerimento_no_09-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/659/requerimento_no_09-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, que seja retomado a contratação do Ginecologista.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/660/requerimento_no_10-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/660/requerimento_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando a recontratação do médico Dermatologista.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/661/requerimento_no_11-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/661/requerimento_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, que seja feito a poda das árvore e  seja arrumado a iluminação preferencial que seja de led da praça ao lado do ginásio de esportes Fabricão.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/662/requerimento_no_12-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/662/requerimento_no_12-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que seja colocado extintores de incêndio nos órgãos públicos da prefeitura, vinculados com a prefeitura e principalmente nas escolas do município.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/663/requerimento_no_13-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/663/requerimento_no_13-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que seja instalado bancos de acento na praça próxima ao ginásio de esportes Fabrição.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/664/requerimento_no_14-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/664/requerimento_no_14-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, considerando as dificuldades enfrentadas pelos motoristas condutores dos ônibus de transporte escolar municipal que transitam pela Avenida Azarias Vieira Barros, setor Jabaquara, pois necessitam estacionar ao lado da Escola Municipal Ilanna Tavares da Costa.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que o secretário de obras faça a manutenção da estrada do senhor Dimas de Freitas no mínimo com a patrol.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/854/requerimento_no_16-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/854/requerimento_no_16-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, para que envie a esta Casa Legislativa, Projeto de Lei, para que seja implementado o Piso Salarial dos Profissionais de Enfermagem, conforme a Lei 14.434, de 04 de agosto de 2022, e a Emenda Constitucional nº 124, de 14 de julho de 2022, justificando também a decisão proferida pelo STF para liberação do piso. Ao mesmo tempo que seja adequado a Lei Orçamentaria Anual (LOA), com abertura de créditos suplementares, tendo em vista os recursos recebidos e a Emenda Constitucional nº 127, de 22 de dezembro de 2022, para efetuar o pagamento do Piso Salarial de Enfermagem. _x000D_
 Desta forma, requeiro ao Executivo Municipal que haja o cumprimento do que legalmente já foi determinado, objetivando o reconhecimento e a valorização dos profissionais de Enfermagem._x000D_
 Assim, solicito o apoio dos nossos nobres pares para aprovação deste Requerimento.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/855/requerimento_no_17-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/855/requerimento_no_17-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que seja construído um espaço com cobertura no cemitério local por nome de Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/856/requerimento_no_18-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/856/requerimento_no_18-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 A par de cumprimentá-lo, venho respeitosamente a presença de Vossa Senhoria, na condição Vereador da Câmara Municipal de Rio dos Bois, requerer cópia do ato que empossou vossa senhoria RAIMUNDO MAURILIO ALVES DOS SANTOS, em cumprimento a liminar proferida nos autos de nº 0002761-78.2022.8.27.2726.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1045/requerimento_no_19-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1045/requerimento_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando o calçamento da estrada do Beto Cearense, pegando da Av. Senador Queiroz, até o canto do muro do socyte, pois nessa época é muita poeira, e no inverno muita lama</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1046/requerimento_no20-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1046/requerimento_no20-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que a secretaria de obras resolva a situação da Avenida JK no setor Ayrton Senna, aonde ali se encontram fios descascados colocando em risco a vida das crianças que ali brincam e dos agentes de limpeza que ali trabalham.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1047/requerimento_no_21-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1047/requerimento_no_21-2023.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer que, após ouvir o plenário desta Casa de Leis, na forma do Art. 95, VI, combinado com o § 1º do Regimento Interno, seja encaminhado oficio ao Excelentíssimo Sr.  Prefeito Municipal, MOACIR OLIVEIRA LOPES, para determinar ao setor competente que proceda a Manutenção e troca das lâmpadas da Praça Ecológica, no Setor Jabaquara.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1048/requerimento_no_22-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1048/requerimento_no_22-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que mande colocar uma grade completa fechando a área livre da escola do assentamento Paulo Freire II, pois quando tem evento na quadra vândalos invadem aquela área causando danos à escola.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1073/requerimento_no_23-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1073/requerimento_no_23-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que possa cercar, zelar, e colocar uma placa advertindo: (é proibido tirar madeira nessa área pública), no cemitério do Posto Ypê.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1074/requerimento_no_24-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1074/requerimento_no_24-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando a reforma da feira coberta, e também a construção de um salão do lado da feira para açougue.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1075/requerimento_no25-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1075/requerimento_no25-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando a reforma geral do Centro Social Raimundo Fragoso Luz.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1076/rquerimento_no_26-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1076/rquerimento_no_26-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que seja fornecida água para a população da zona rural sem cobrança dos mesmo que necessitam de água.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1077/requerimento_no_27-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1077/requerimento_no_27-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que seja realizado a construção do bueiro da região da mata dos Cavalcantes.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1078/requerimento_no_28-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1078/requerimento_no_28-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que seja feito um estudo de viabilidade a construção de uma praça com academia ao ar livre playground e quadra poliesportiva pista para caminhada quadra de areia ao lado do antigo posto de saúde.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1079/requerimento_no_29-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1079/requerimento_no_29-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que seja adaptado uma prancha no caminhão que veio de doação para a prefeitura.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1080/requerimento_no_30-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1080/requerimento_no_30-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que seja construída uma garagem para ser guardado os veículos da saúde.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1081/requerimento_no_31-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1081/requerimento_no_31-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que seja feito dois quebra-molas na avenida tira dentes próximo a casa do Pedro da Fausta e outro próximo a casa do pastor Reginaldo.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1188/requerimento_no_32-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1188/requerimento_no_32-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Secretário de Agricultura de Rio Dos Bois, para prestar esclarecimentos referente o abastecimento de água no assentamento Paulo Freire II</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1189/requerimento_no_33-2023.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1189/requerimento_no_33-2023.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer que, após ouvir o plenário desta Casa de Leis, na forma do Art. 95, VI, combinado com o § 1º do Regimento Interno, seja encaminhado oficio ao Excelentíssimo Sr.  Prefeito Municipal, MOACIR OLIVEIRA LOPES, para determinar ao setor competente que proceda a Manutenção e troca das lâmpadas das Avenidas, Senador Queiroz, Inácio Augusto Lins, Azarias Vieira de Barros, Vitório Corrêa Bisneto e Rua Brazil no Setor Jabaquara.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>MINISTERIO PUBLICO ESTADUAL - MPE</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/792/evento_53_-_sent1.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/792/evento_53_-_sent1.pdf</t>
   </si>
   <si>
     <t>DISPOSITIVO_x000D_
 Ante o exposto, RECEBO a petição inicial e_x000D_
 CONCEDO o pedido LIMINAR para determinar a SUSPENSÃO da_x000D_
 eleição da Mesa Diretora da Câmara de Vereadores de Rio dos Bois-_x000D_
 TO, realizada em 21.11.2022, conforme Ata de n. 980. Como efeito,_x000D_
 determino a manutenção provisória da Mesa Diretora anteriora, tendo_x000D_
 como presidente RAIMUNDO MAURILIO ALVES DOS SANTOS e_x000D_
 componentes daquela Mesa anterior</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -3724,67 +3724,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1129/ata_de_no_1007_24052023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1130/ata_de_no_1008_25052023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1131/ata_de_no_1009_26052023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1132/ata_de_no_1010_26062023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1133/ata_de_no_1011_27062023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1134/ata_de_no_1012_28062023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1135/ata_de_no_1012_28062023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1136/ata_de_no_1013_29062023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1137/ata_de_no_1014_30062023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1138/ata_de_no_1015_15082023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1139/ata_de_no_1016_16082023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1140/ata_de_no_1017_17082023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1141/ata_de_no_1018_18082023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1142/ata_de_no_1019_21082023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1143/ata_de_no_1020_11092023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1144/ata_de_no_1021_12092023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1145/ata_de_no_1022_13092023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1146/ata_de_no_1023_14092023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1147/ata_de_no_1024_15092023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1148/ata_de_no_1026_24102023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1149/ata_de_no_1027_25102023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1150/ata_de_no_1028_26102023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1151/ata_de_no_1029_27102023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1152/ata_de_no_1030_20112023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1153/ata_de_no_1031_21112023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1154/ata_de_no_1032_22112023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1155/ata_de_no_1033_23112023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1156/ata_de_no_1034_24112023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1203/ata_reuniao_da_comiissao_de_orcamento_e_financas_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1204/ata_reuniao_da_comissao_de_constituicao_e_justica_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/831/autografo_de_lei_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/832/autografo_de_lei_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/833/autografo_de_lei_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/834/autografo_de_lei_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/835/autografo_de_lei_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1190/autografo_de_lei_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1191/autografo_de_lei_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1192/autografo_de_lei_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1193/autografo_de_lei_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1194/autografo_de_lei_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1195/autografo_de_lei_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1196/autografo_de_lei_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1197/autografo_de_lei_no13-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1198/autografo_de_lei_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1199/autografo_de_lei_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1200/autografo_de_lei_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1201/autografo_de_lei_no17-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1202/autografo_de_lei_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/857/decreto_legislativo_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/858/decreto_legislativo_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1044/decreto_legislativo_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1205/decreto_legislativo_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1206/decreto_legislativo_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1207/decreto_legislativo_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1208/decreto_legislativo_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/313/decreto_0022023_portal.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/310/decreto_de_inexibilidade_0032023_contabil.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/315/decreto_0042023_inexibilidade_advocaticias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/441/decreto_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/442/decreto_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/538/decreto_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/539/decreto_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/951/decreto_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1038/decreto_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1049/decreto_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1052/decreto_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1094/decreto_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1095/decreto_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1096/decreto_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1097/decreto_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/307/solicitacao_de_contratacao_suporte_tecnico_0012023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/308/declaracao_de_publicacao_0022023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/312/proc._inexigibilidade_contabil_0032023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/314/p.a_-_inexigibilidade_001_-_advocacia_-_20221.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1082/publicacao_site-1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1212/edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/458/contrato_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/311/extrato_do_contrato_de_prestacao_de_servicos_advocaticios_no_0032023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/316/extrato_do_contrato_de_prestacao_de_servicos_advocaticios_n042023_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/542/lei__no_01-2023_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/543/lei_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/544/lei_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/545/lei_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/546/lei_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/547/lei_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/548/lei_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1069/lei_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1070/lei_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1071/lei_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1072/lei_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1098/lei_no012-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1122/lei_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1099/lei_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1100/lei_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1101/lei_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1119/lei_no_017-2023-1_compressed.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1210/lei_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1211/lei_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/329/contrato_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1174/01-_parecer_da_comissao_de_constituicao_e_justica_23-02-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1175/02-_parecer_da_comissao_de_constituicao_e_justica_13-04-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1176/03-_parecer_da_comissao_de_constituicao_e_justica_13-04-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1177/04-_parecer_da_comissao_de_constituicao_e_justica_13-04-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1178/05-parecer_da_comissao_de_constituicao_e_justica_18-08-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1179/06-_parecer_da_comissao_de_constituicao_e_justica_12-09-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1180/07-_parecer_da_comissao_de_constituicao_e_justica_13-09-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1181/08-_parecer_da_comissao_de_constituicao_e_justica_14-09-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1182/09-_parecer_da_comissao_de_constituicao_e_justica_14-09-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1183/10-_parecer_da_comissao_de_constituicao_e_justica_26-10-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1184/11-_parecer_da_comissao_de_constituicao_e_justica_26-10-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1185/12-_parecer_da_comissao_de_constituicao_26-10-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1186/13-_parecer_da_comissao_de_constituicao_e_justica_08-12-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1187/14-_parecer_da_comissao_de_constituicao_e_justica_08-12-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/822/01-parecer_da_comissao_de_orcamento_e_financas_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/907/02-parecer_da_comissao_de_orcamento_e_financas_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/908/parecer_da_comissao_de_orcamento_e_financas_23-03-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/909/03-parecer_da_comissao_de_orcamento_e_financas_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1161/05-parecer_da_comissao_de_orcamento_e_financas_18-08-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1162/06-_parecer_da_comissao_de_orcamento_e_financas_18-08-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1163/07-_parecer_da_comissao_de_orcamento_e_financas_18-08-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1164/08-_parecer_da_comissao_de_orcamento_e_financas_12-09-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1165/09-_parecer_da_comissao_de_orcamento_e_financas_13-09-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1166/10-_parecer_da_comissao_de_orcamento_e_financas_14-09-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1167/11-_parecer_da_comissao_de_orcamento_e_financas_14-09-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1168/12-_parecer_da_comissao_de_orcamento_e_financas_26-10-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1169/13-_parecer_da_comissao_de_orcamento_e_financas_26-10-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1170/14-_parecer_da_comissao_de_orcamento_e_financas_26-10-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1171/15-_parecer_da_comissao_de_orcamento_e_financas_23-11-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1172/16-parecer_da_comissao_e_orcaento_08-12-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1173/17-_parecer_da_comissao_de_orcamento_e_financas_08-12-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/823/02-parecer_da_comissao_de_orcamento_e_financas_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/824/03-parecer_da_comissao_de_orcamento_e_financas_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/240/portaria_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/241/portaria_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/242/portaria_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/243/portaria_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/353/portaria_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/245/portaria_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/246/portaria_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/247/portaria_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/263/portaria_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/264/portaria_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/265/portaria_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/266/portaria_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/267/portaria_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/268/portaria_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/269/portaria_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/270/portaria_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/290/portaria_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/291/portaria_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/292/portaria_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/328/portaria_no20-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/330/portaria_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/331/portaria_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/332/portaria_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/333/portaria_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/354/portaria_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/355/portaria_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/356/portaria_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/357/portaria_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/358/portaria_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/359/portaria_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/360/portaria_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/361/portaria_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/362/portaria_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/363/portaria_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/364/portaria_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/365/portaria_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/370/portaria_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/371/portaria_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/372/portaria_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/373/portaria_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/374/portaria_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/375/portaria_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/376/portaria_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/377/portaria_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/378/portaria_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/379/portaria_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/380/portaria_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/443/portaria_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/444/portaria_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/445/portaria_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/446/portaria_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/447/portaria_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/448/portaria_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/449/portaria_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/450/portaria_no_55-2023_.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/451/portaria_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/452/portaria_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/453/portaria_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/456/portaria_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/457/portaria_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/459/portaria_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/460/portaria_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/461/portaria_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/462/portaria_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/463/portaria_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/464/portaria_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/465/portaria_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/466/portaria_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/467/portaria_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/468/portaria_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/534/portaria_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/535/portaria_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/536/portaria_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/537/portaria_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/648/portaria_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/649/portaria_no_76-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/650/portaria_no_77-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/861/portaria_no_78-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/862/portaria_no_79-a-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/863/portaria_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/864/portaria_no_81-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/865/portaria_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/866/portaria_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/867/portaria_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/868/portaria_no_85-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/869/portaria_no_86-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/870/portaria_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/871/portaria_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/872/portaria_no_89-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/873/portaria_no_90-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/874/portaria_no_91-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/875/portaria_no_92-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/876/portaria_no_93-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/952/portaria_no_94-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/953/portaria_no_95-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/954/portaria_no_96-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/955/portaria_no_97-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/956/portaria_no_98-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/957/portaria_no_99-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1000/portaria_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1001/portaria_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1002/portaria_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1003/portaria_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1004/portaria_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1039/portaria_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1040/portaria_no_106-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1041/portaria_no_107-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1042/portaria_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1050/portaria_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1051/portaria_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1053/portaria_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1054/portaria_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1055/portaria_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1056/portaria_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1057/portaria_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1058/portaria_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1059/portaria_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1060/portaria_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1061/portaria_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1062/portaria_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1063/portaria_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1064/portaria_no_122-223.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1065/portaria_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1066/portaria_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1067/portaria_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1068/portaria_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1083/portaria_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1084/portaria_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1085/portaria_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1087/portaria_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1088/portaria_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1089/portaria_no133-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1090/portaria_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1091/portaria_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1092/portaria_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1093/portaria_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1102/portaria_no_138-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1103/portaria_no_139-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1104/portaria_no_140-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1105/portaria_no_141-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1106/portaria_no_142-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1107/portaria_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1108/portaria_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1109/portaria_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1110/portaria_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1111/portaria_no_147-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1112/portaria_no148-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1113/portaria_no149-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1114/portaria_no_150-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1115/portaria_no_151-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1116/portaria_no_152-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1117/portaria_no_153-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1118/portaria_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1123/portaria_no155-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1124/portaria_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1125/portaria_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1126/portaria_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1127/portaria_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1128/portaria_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1157/portaria_no_161-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1158/portaria_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1159/portaria_no163-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1160/portaria_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1209/portaria_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1213/portaria_no_166-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1214/portaria_no_167-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/306/dispensa_de_licitacao_-_manutencao_e_prevencao_streaming_cftv_0012023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/309/dispensa_de_licitacao_portal_e_sitio_eletronico_de_rio_dos_bois.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/317/processo_administrativo_de_inexibilidade_0032023_contabil.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/318/processo_administrativo_0042023_inexibilidade_advocaticias_.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/381/projeto_de_lei_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_resolucao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_de_resolucao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1120/projeto_de_resolucao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/859/projeto_de_decreto_legislativo_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/860/projeto_de_decreto_legislativo_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1043/projeto_de_decreto_legislativo_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/652/requerimento_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/653/requerimento_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/654/requerimento_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/655/requerimento_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/656/requerimento_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/657/requerimento_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/658/requerimento_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/659/requerimento_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/660/requerimento_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/661/requerimento_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/662/requerimento_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/663/requerimento_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/664/requerimento_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/854/requerimento_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/855/requerimento_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/856/requerimento_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1045/requerimento_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1046/requerimento_no20-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1047/requerimento_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1048/requerimento_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1073/requerimento_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1074/requerimento_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1075/requerimento_no25-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1076/rquerimento_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1077/requerimento_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1078/requerimento_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1079/requerimento_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1080/requerimento_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1081/requerimento_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1188/requerimento_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1189/requerimento_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/792/evento_53_-_sent1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1129/ata_de_no_1007_24052023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1130/ata_de_no_1008_25052023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1131/ata_de_no_1009_26052023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1132/ata_de_no_1010_26062023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1133/ata_de_no_1011_27062023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1134/ata_de_no_1012_28062023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1135/ata_de_no_1012_28062023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1136/ata_de_no_1013_29062023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1137/ata_de_no_1014_30062023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1138/ata_de_no_1015_15082023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1139/ata_de_no_1016_16082023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1140/ata_de_no_1017_17082023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1141/ata_de_no_1018_18082023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1142/ata_de_no_1019_21082023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1143/ata_de_no_1020_11092023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1144/ata_de_no_1021_12092023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1145/ata_de_no_1022_13092023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1146/ata_de_no_1023_14092023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1147/ata_de_no_1024_15092023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1148/ata_de_no_1026_24102023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1149/ata_de_no_1027_25102023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1150/ata_de_no_1028_26102023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1151/ata_de_no_1029_27102023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1152/ata_de_no_1030_20112023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1153/ata_de_no_1031_21112023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1154/ata_de_no_1032_22112023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1155/ata_de_no_1033_23112023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1156/ata_de_no_1034_24112023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1203/ata_reuniao_da_comiissao_de_orcamento_e_financas_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1204/ata_reuniao_da_comissao_de_constituicao_e_justica_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/831/autografo_de_lei_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/832/autografo_de_lei_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/833/autografo_de_lei_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/834/autografo_de_lei_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/835/autografo_de_lei_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1190/autografo_de_lei_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1191/autografo_de_lei_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1192/autografo_de_lei_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1193/autografo_de_lei_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1194/autografo_de_lei_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1195/autografo_de_lei_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1196/autografo_de_lei_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1197/autografo_de_lei_no13-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1198/autografo_de_lei_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1199/autografo_de_lei_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1200/autografo_de_lei_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1201/autografo_de_lei_no17-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1202/autografo_de_lei_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/857/decreto_legislativo_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/858/decreto_legislativo_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1044/decreto_legislativo_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1205/decreto_legislativo_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1206/decreto_legislativo_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1207/decreto_legislativo_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1208/decreto_legislativo_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/313/decreto_0022023_portal.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/310/decreto_de_inexibilidade_0032023_contabil.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/315/decreto_0042023_inexibilidade_advocaticias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/441/decreto_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/442/decreto_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/538/decreto_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/539/decreto_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/951/decreto_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1038/decreto_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1049/decreto_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1052/decreto_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1094/decreto_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1095/decreto_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1096/decreto_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1097/decreto_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/307/solicitacao_de_contratacao_suporte_tecnico_0012023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/308/declaracao_de_publicacao_0022023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/312/proc._inexigibilidade_contabil_0032023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/314/p.a_-_inexigibilidade_001_-_advocacia_-_20221.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1082/publicacao_site-1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1212/edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/458/contrato_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/311/extrato_do_contrato_de_prestacao_de_servicos_advocaticios_no_0032023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/316/extrato_do_contrato_de_prestacao_de_servicos_advocaticios_n042023_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/542/lei__no_01-2023_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/543/lei_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/544/lei_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/545/lei_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/546/lei_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/547/lei_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/548/lei_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1069/lei_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1070/lei_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1071/lei_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1072/lei_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1098/lei_no012-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1122/lei_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1099/lei_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1100/lei_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1101/lei_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1119/lei_no_017-2023-1_compressed.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1210/lei_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1211/lei_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/329/contrato_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1174/01-_parecer_da_comissao_de_constituicao_e_justica_23-02-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1175/02-_parecer_da_comissao_de_constituicao_e_justica_13-04-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1176/03-_parecer_da_comissao_de_constituicao_e_justica_13-04-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1177/04-_parecer_da_comissao_de_constituicao_e_justica_13-04-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1178/05-parecer_da_comissao_de_constituicao_e_justica_18-08-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1179/06-_parecer_da_comissao_de_constituicao_e_justica_12-09-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1180/07-_parecer_da_comissao_de_constituicao_e_justica_13-09-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1181/08-_parecer_da_comissao_de_constituicao_e_justica_14-09-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1182/09-_parecer_da_comissao_de_constituicao_e_justica_14-09-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1183/10-_parecer_da_comissao_de_constituicao_e_justica_26-10-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1184/11-_parecer_da_comissao_de_constituicao_e_justica_26-10-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1185/12-_parecer_da_comissao_de_constituicao_26-10-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1186/13-_parecer_da_comissao_de_constituicao_e_justica_08-12-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1187/14-_parecer_da_comissao_de_constituicao_e_justica_08-12-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/822/01-parecer_da_comissao_de_orcamento_e_financas_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/907/02-parecer_da_comissao_de_orcamento_e_financas_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/908/parecer_da_comissao_de_orcamento_e_financas_23-03-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/909/03-parecer_da_comissao_de_orcamento_e_financas_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1161/05-parecer_da_comissao_de_orcamento_e_financas_18-08-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1162/06-_parecer_da_comissao_de_orcamento_e_financas_18-08-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1163/07-_parecer_da_comissao_de_orcamento_e_financas_18-08-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1164/08-_parecer_da_comissao_de_orcamento_e_financas_12-09-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1165/09-_parecer_da_comissao_de_orcamento_e_financas_13-09-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1166/10-_parecer_da_comissao_de_orcamento_e_financas_14-09-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1167/11-_parecer_da_comissao_de_orcamento_e_financas_14-09-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1168/12-_parecer_da_comissao_de_orcamento_e_financas_26-10-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1169/13-_parecer_da_comissao_de_orcamento_e_financas_26-10-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1170/14-_parecer_da_comissao_de_orcamento_e_financas_26-10-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1171/15-_parecer_da_comissao_de_orcamento_e_financas_23-11-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1172/16-parecer_da_comissao_e_orcaento_08-12-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1173/17-_parecer_da_comissao_de_orcamento_e_financas_08-12-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/823/02-parecer_da_comissao_de_orcamento_e_financas_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/824/03-parecer_da_comissao_de_orcamento_e_financas_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/240/portaria_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/241/portaria_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/242/portaria_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/243/portaria_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/353/portaria_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/245/portaria_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/246/portaria_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/247/portaria_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/263/portaria_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/264/portaria_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/265/portaria_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/266/portaria_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/267/portaria_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/268/portaria_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/269/portaria_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/270/portaria_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/290/portaria_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/291/portaria_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/292/portaria_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/328/portaria_no20-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/330/portaria_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/331/portaria_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/332/portaria_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/333/portaria_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/354/portaria_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/355/portaria_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/356/portaria_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/357/portaria_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/358/portaria_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/359/portaria_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/360/portaria_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/361/portaria_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/362/portaria_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/363/portaria_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/364/portaria_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/365/portaria_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/370/portaria_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/371/portaria_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/372/portaria_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/373/portaria_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/374/portaria_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/375/portaria_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/376/portaria_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/377/portaria_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/378/portaria_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/379/portaria_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/380/portaria_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/443/portaria_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/444/portaria_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/445/portaria_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/446/portaria_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/447/portaria_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/448/portaria_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/449/portaria_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/450/portaria_no_55-2023_.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/451/portaria_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/452/portaria_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/453/portaria_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/456/portaria_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/457/portaria_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/459/portaria_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/460/portaria_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/461/portaria_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/462/portaria_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/463/portaria_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/464/portaria_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/465/portaria_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/466/portaria_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/467/portaria_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/468/portaria_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/534/portaria_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/535/portaria_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/536/portaria_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/537/portaria_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/648/portaria_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/649/portaria_no_76-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/650/portaria_no_77-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/861/portaria_no_78-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/862/portaria_no_79-a-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/863/portaria_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/864/portaria_no_81-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/865/portaria_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/866/portaria_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/867/portaria_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/868/portaria_no_85-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/869/portaria_no_86-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/870/portaria_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/871/portaria_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/872/portaria_no_89-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/873/portaria_no_90-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/874/portaria_no_91-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/875/portaria_no_92-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/876/portaria_no_93-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/952/portaria_no_94-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/953/portaria_no_95-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/954/portaria_no_96-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/955/portaria_no_97-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/956/portaria_no_98-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/957/portaria_no_99-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1000/portaria_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1001/portaria_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1002/portaria_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1003/portaria_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1004/portaria_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1039/portaria_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1040/portaria_no_106-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1041/portaria_no_107-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1042/portaria_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1050/portaria_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1051/portaria_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1053/portaria_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1054/portaria_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1055/portaria_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1056/portaria_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1057/portaria_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1058/portaria_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1059/portaria_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1060/portaria_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1061/portaria_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1062/portaria_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1063/portaria_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1064/portaria_no_122-223.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1065/portaria_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1066/portaria_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1067/portaria_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1068/portaria_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1083/portaria_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1084/portaria_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1085/portaria_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1087/portaria_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1088/portaria_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1089/portaria_no133-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1090/portaria_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1091/portaria_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1092/portaria_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1093/portaria_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1102/portaria_no_138-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1103/portaria_no_139-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1104/portaria_no_140-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1105/portaria_no_141-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1106/portaria_no_142-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1107/portaria_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1108/portaria_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1109/portaria_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1110/portaria_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1111/portaria_no_147-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1112/portaria_no148-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1113/portaria_no149-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1114/portaria_no_150-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1115/portaria_no_151-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1116/portaria_no_152-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1117/portaria_no_153-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1118/portaria_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1123/portaria_no155-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1124/portaria_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1125/portaria_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1126/portaria_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1127/portaria_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1128/portaria_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1157/portaria_no_161-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1158/portaria_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1159/portaria_no163-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1160/portaria_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1209/portaria_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1213/portaria_no_166-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1214/portaria_no_167-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/306/dispensa_de_licitacao_-_manutencao_e_prevencao_streaming_cftv_0012023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/309/dispensa_de_licitacao_portal_e_sitio_eletronico_de_rio_dos_bois.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/317/processo_administrativo_de_inexibilidade_0032023_contabil.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/318/processo_administrativo_0042023_inexibilidade_advocaticias_.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/381/projeto_de_lei_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_resolucao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_de_resolucao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1120/projeto_de_resolucao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/859/projeto_de_decreto_legislativo_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/860/projeto_de_decreto_legislativo_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1043/projeto_de_decreto_legislativo_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/652/requerimento_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/653/requerimento_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/654/requerimento_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/655/requerimento_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/656/requerimento_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/657/requerimento_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/658/requerimento_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/659/requerimento_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/660/requerimento_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/661/requerimento_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/662/requerimento_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/663/requerimento_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/664/requerimento_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/854/requerimento_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/855/requerimento_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/856/requerimento_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1045/requerimento_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1046/requerimento_no20-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1047/requerimento_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1048/requerimento_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1073/requerimento_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1074/requerimento_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1075/requerimento_no25-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1076/rquerimento_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1077/requerimento_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1078/requerimento_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1079/requerimento_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1080/requerimento_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1081/requerimento_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1188/requerimento_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/1189/requerimento_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2023/792/evento_53_-_sent1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H345"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="67.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>