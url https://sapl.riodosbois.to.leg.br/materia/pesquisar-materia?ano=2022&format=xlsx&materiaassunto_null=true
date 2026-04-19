--- v0 (2025-11-21)
+++ v1 (2026-04-19)
@@ -54,1635 +54,1635 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>AUTOGRAFO DE LEI</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE RIO DOS BOIS - CMRB</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/836/autografo_de_lei_no_01-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/836/autografo_de_lei_no_01-2022.pdf</t>
   </si>
   <si>
     <t>“ATRIBUI NOME A PRÉDIOS/ESPAÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/837/autografo_de_lei_no_02-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/837/autografo_de_lei_no_02-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Dia Municipal da Menina, a ser celebrado anualmente, todo o dia 10 de março, passando a integrar o calendário oficial do Município de Rio dos Bois-TO”.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/838/autografo_de_lei_no_03-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/838/autografo_de_lei_no_03-2022.pdf</t>
   </si>
   <si>
     <t>“CONCEDE CORREÇÃO AOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO MUNICIPAL DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE RIO DOS BOIS/TO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/839/autografo_de_lei_no_04-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/839/autografo_de_lei_no_04-2022.pdf</t>
   </si>
   <si>
     <t>“ATRIBUI NOME À BANDA SINFÔNICA DO MUNICIPAL DE RIO DOS BOIS E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/840/autografo_de_lei_no_05-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/840/autografo_de_lei_no_05-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A DOAR LOTES E TAMBÉM CONSTRUIR E DOAR CASAS POPULARES ÀS FAMÍLIAS CARENTES INSCRITAS EM PROGRAMA HABITACIONAL DO MUNICÍPIO DE RIO DOS BOIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/841/autografo_de_lei_no_06-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/841/autografo_de_lei_no_06-2022.pdf</t>
   </si>
   <si>
     <t>“MODIFICA A LEI N. º 02/2019 QUE DISPÕE SOBRE A REGULAMENTAÇÃO DE BENEFÍCIOS EVENTUAIS NO ÂMBITO DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/842/autografo_de_lei_no_07-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/842/autografo_de_lei_no_07-2022.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A GESTÃO DEMOCRÁTICA E NORMATIZA O PROCESSO DE ESCOLHA DE GESTOR ESCOLAR QUE INTEGRA A EQUIPE GESTORA DAS UNIDADES ESCOLARES DA REDE PÚBLICA MUNICIPAL DE RIO DOS BOIS/TO”.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/843/autografo_de_lei_no_08-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/843/autografo_de_lei_no_08-2022.pdf</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública Municipal a entidade Associação dos Trabalhadores Rurais, e dá outras providências”.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/844/autografo_de_lei_no_09-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/844/autografo_de_lei_no_09-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre CONSÓRCIO INTERMUNICIPAL DO CENTRO DO TOCANTINS (CI-CENTRO), inscrito no CNPJ sob o nº CNPJ n. 07.448.064/0001-07”.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/845/autografo_de_lei_no_10-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/845/autografo_de_lei_no_10-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de credito com o BANCO DO BRASIL S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Executivo Municipal para criar cargos, vagas e realizar concurso público de Prova ou de Provas e Títulos para provimento de cargos integrantes do Quadro Permanente de Servidores do Município de Rio dos Bois – TO, e dá outras providências.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/847/autografo_de_lei_no_12-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/847/autografo_de_lei_no_12-2022.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR PARA PAGAMENTO DE OBRIGAÇÕES DE PEQUENO VALOR/RPV, DECORRENTES DE DECISÕES JUDICIAIS, NOS TERMOS DO ART. 100, PARÁGRAFOS 3° E 4° DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/848/autografo_de_lei_no_13-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/848/autografo_de_lei_no_13-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2023 (Ano Referência de 2023) e dá outras providências."</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/849/autografo_de_lei_no_14-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/849/autografo_de_lei_no_14-2022.pdf</t>
   </si>
   <si>
     <t>“MODIFICA A LEI N.º 103/2005 QUE CRIA O CONSELHO MUNICIPAL DO IDOSO DE RIO DOS BOIS E DISPÕE SOBRE A POLÍTICA DE ASSISTÊNCIA AO IDOSO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/850/autografo_de_lei_no_15-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/850/autografo_de_lei_no_15-2022.pdf</t>
   </si>
   <si>
     <t>“Declara Feriado Municipal o Dia 31 de agosto, Consagrado ao São Raimundo Nonato, Padroeiro de Rio dos Bois-TO.”.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/851/autografo_de_lei_no_16-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/851/autografo_de_lei_no_16-2022.pdf</t>
   </si>
   <si>
     <t>“DETERMINA A CRIAÇÃO DO PROGRAMA VISÃO ADEQUADA E DISTRIBUIÇÃO DE ÓCULOS AOS ESTUDANTES DE ESCOLAS MUNICIPAIS DE RIO DOS BOIS”.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/852/autografo_de_lei_no_17-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/852/autografo_de_lei_no_17-2022.pdf</t>
   </si>
   <si>
     <t>“Declara Feriado Municipal o dia 31 de agosto, em homenagem ao Dia do Católico, na cidade de Rio dos Bois-TO”.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/853/autografo_de_lei_no_18-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/853/autografo_de_lei_no_18-2022.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Orçamento Anual do Município de RIO DOS BOIS, para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/189/decreto_legislativo__no_01-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/189/decreto_legislativo__no_01-2022.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos vereadores, da Câmara Municipal de Rio dos Bois-To, para o anos de 2022-2024, e dá outras providências.</t>
   </si>
   <si>
     <t>DA</t>
   </si>
   <si>
     <t>DECRETO ADMINISTRATIVO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/8/decreto_07.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/8/decreto_07.pdf</t>
   </si>
   <si>
     <t>EXPEDIENTE PARA MES DE JULHO DE 2022_x000D_
 _x000D_
 SOMENTE ATENDIMENTO INTERNO RECURSOS HUMANOS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/115/decreo_no_08-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/115/decreo_no_08-2022.pdf</t>
   </si>
   <si>
     <t>Declara facultativo o ponto na data que especifica.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/116/decreto_no09-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/116/decreto_no09-2022.pdf</t>
   </si>
   <si>
     <t>Declara Feriado e facultativo o ponto na data</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/117/decreto_no_10-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/117/decreto_no_10-2022.pdf</t>
   </si>
   <si>
     <t>Decreta Recesso no Serviço Público Municipal.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/118/decreto_no_11-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/118/decreto_no_11-2022.pdf</t>
   </si>
   <si>
     <t>Declara Feriado na data que especifica.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/119/decreto_no_12-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/119/decreto_no_12-2022.pdf</t>
   </si>
   <si>
     <t>Declara Feriado e facultativo o ponto na data especifica.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/124/decreto_no_13-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/124/decreto_no_13-2022.pdf</t>
   </si>
   <si>
     <t>Declara Facultativo o ponto na data que especifica</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/180/decreto_no_14-20222.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/180/decreto_no_14-20222.pdf</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/181/decreto_no_15-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/181/decreto_no_15-2022.pdf</t>
   </si>
   <si>
     <t>Declara feriado e facultativo o ponto na data que especifica.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/227/decreto_no_16-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/227/decreto_no_16-2022.pdf</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/228/decreto_no_17-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/228/decreto_no_17-2022.pdf</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/229/decreto_no_18-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/229/decreto_no_18-2022.pdf</t>
   </si>
   <si>
     <t>DECLARA RECESSO ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>LOR</t>
   </si>
   <si>
     <t>LEI ORDINARIA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/10/lei_no_001-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/10/lei_no_001-2022.pdf</t>
   </si>
   <si>
     <t>cria nomes para espaços publicos e derivados</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/11/lei_no002-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/11/lei_no002-2022.pdf</t>
   </si>
   <si>
     <t>concede correções ao magisterio publico municipal</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/12/lei_no003-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/12/lei_no003-2022.pdf</t>
   </si>
   <si>
     <t>atribui nome a banda sinfonica da cidade de Rio do Bois - To</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/13/lei_no_04-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/13/lei_no_04-2022.pdf</t>
   </si>
   <si>
     <t>PERMITE A PREFEITURA MUNICIPAL NO USO DE SUAS ATRIBUIÇÕES FAZER DOAÇÕES DE LOTES E CONSTRUÇOES DE CASAS E LOTES A PESSOAS CARENTES.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/126/lei_no_07-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/126/lei_no_07-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONSÓRCIO INTERNACIONAL DO CENTRO TOCANTINS (CI- CENTRO) INSCRITO NO CNPJ SOB O Nº 07.448.064/0001-07</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/401/lei_no_06-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/401/lei_no_06-2022.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI Nº 02-2019 QUE DISPÕE SOBRE A REGULAMENTAÇÃO DE BENEFÍCIOS EVENTUAIS NO ÂMBITO DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/402/lei_no_07-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/402/lei_no_07-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSÓRCIO INTERNACIONAL DO CENTRO DO TOCANTINS (CI-CENTRO), INSCRITO NO CNPJ  SOB O Nº 07.448.064/0001-07.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/403/lei_no_08-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/403/lei_no_08-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/404/lei_no_09-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/404/lei_no_09-2022.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO ANUAL DO MUNICÍPIO DE RIO DOS BOIS , PARA O EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/405/lei_no_10-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/405/lei_no_10-2022.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI Nº 103/2005 QUE CRIA O CONSELHO MUNICIPAL DO IDOSO DE RIO DOS BOIS E DISPÕE SOBRE A POLÍTICA DE ASSISTÊNCIA AO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/406/lei_no_11-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/406/lei_no_11-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2023 ( ANO REFERÊNCIA DE 2023) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/407/lei_no_12-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/407/lei_no_12-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE AUTORIZAÇÃO AO EXECUTIVO PARA CRIAR CARGOS,VAGAS E REALIZAR CONCURSO PÚBLICO DE PROVA E TÍTULOS PARA PROVIMENTO DE CARGOS INTEGRANTES DO QUADRO PERMANENTE DE SERVIDORES DO MUNICÍPIO DE RIO DOS BOIS-TO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/408/lei_no_13-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/408/lei_no_13-2022.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR PARA PAGAMENTO DE OBRIGAÇÕES DE PEQUENO VALOR/RPV, DECORRENTES DO ART.100 PARÁGRAFOS 3º E 4º DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>CCJR</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE CONST. JUST E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/889/parecer_da_ccjr_no_07-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/889/parecer_da_ccjr_no_07-2022.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE CONSORCIO INTERMUNICPAL</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/890/parecer_da_ccjr_no_08-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/890/parecer_da_ccjr_no_08-2022.pdf</t>
   </si>
   <si>
     <t>FAVORAVEL CONTRATAR CARTA DE CREDITO NO BANCO DO B</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/891/parecer_da_ccjr_no_09-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/891/parecer_da_ccjr_no_09-2022.pdf</t>
   </si>
   <si>
     <t>FAVORAVEL A LEI 0052022 FERIADO DIA DO CATOLICO</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL A LEI 0072022 CONSELHO DO IDOSO</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/921/parecer_da_ccjr_no_01-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/921/parecer_da_ccjr_no_01-2022.pdf</t>
   </si>
   <si>
     <t>DIA MUNICIPAL DA MENINA</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/922/parecer_da_ccjr_no_02-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/922/parecer_da_ccjr_no_02-2022.pdf</t>
   </si>
   <si>
     <t>DISPOE DAR NOMES A ESPAÇOS PUBLICOS</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/923/parecer_da_ccjr_no_03-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/923/parecer_da_ccjr_no_03-2022.pdf</t>
   </si>
   <si>
     <t>ATRIBUI NOME A BANDA SINFONICA DE RIO DOS BOIS</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/924/parecer_da_ccjr_no_04-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/924/parecer_da_ccjr_no_04-2022.pdf</t>
   </si>
   <si>
     <t>ATRIBUI DIREITO AO EXECUTIVO DE DOAR LOTES E AREAS E CONTRUIR CASAS POPULARES A FAMILIA CARENTES</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/925/parecer_da_ccjr_no_05-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/925/parecer_da_ccjr_no_05-2022.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE GESTÃO DEMOCRATICA DE GESTAO EDUCACIO</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/926/parecer_da_ccjr_no_07-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/926/parecer_da_ccjr_no_07-2022.pdf</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/927/parecer_da_ccjr_no_08-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/927/parecer_da_ccjr_no_08-2022.pdf</t>
   </si>
   <si>
     <t>autoriza A PREFEITURA CONTRATAR LINHA DE CREDITO B</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/937/parecer_da_ccjr_no_09-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/937/parecer_da_ccjr_no_09-2022.pdf</t>
   </si>
   <si>
     <t>DECLARA FERIADO DO DIA DO EVANGELICO 3108</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/939/parecer_da_ccjr_no_10-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/939/parecer_da_ccjr_no_10-2022.pdf</t>
   </si>
   <si>
     <t>CRIA CONSELHO DO IDOSO</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>CFO</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE ORÇAMENTO E FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/895/parecer_da_comissao_de_orcamento_e_financas_2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/895/parecer_da_comissao_de_orcamento_e_financas_2022.pdf</t>
   </si>
   <si>
     <t>FICA SUBSIDIOS DOS VEREADORES</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/896/parecer_da_comissao_de_orcamento_e_financas_2022_6.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/896/parecer_da_comissao_de_orcamento_e_financas_2022_6.pdf</t>
   </si>
   <si>
     <t>LDO 2023</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/897/parecer_da_comissao_de_orcamento_e_financas_2022_7.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/897/parecer_da_comissao_de_orcamento_e_financas_2022_7.pdf</t>
   </si>
   <si>
     <t>FIXA O PAGAMENTO DE PEQUENAS TAXAS  / RPV</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/898/parecer_da_comissao_de_orcamento_e_financas_2022_8.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/898/parecer_da_comissao_de_orcamento_e_financas_2022_8.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O EXECUTIVO CRIAR VAGAS E CONCURSOS PROVAS E TITULOS</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/899/parecer_da_comissao_de_orcamento_e_financas_2022_9.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/899/parecer_da_comissao_de_orcamento_e_financas_2022_9.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PODE EXECUTIVO A CONTRATAR CREDITO BB</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/901/parecer_da_comissao_de_orcamento_e_financas_2022_11.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/901/parecer_da_comissao_de_orcamento_e_financas_2022_11.pdf</t>
   </si>
   <si>
     <t>REGULAMENTAÇÃO DAS LEIS AÇAO SOCIAL</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/902/parecer_da_comissao_de_orcamento_e_financas_24-02-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/902/parecer_da_comissao_de_orcamento_e_financas_24-02-2022.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE VALORES DE COMPRA DIARIAS E VIAGENS</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/903/parecer_da_comissao_de_orcamento_e_financas_24-02-2022_2.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/903/parecer_da_comissao_de_orcamento_e_financas_24-02-2022_2.pdf</t>
   </si>
   <si>
     <t>CONCEDER REAJUSTE AOS SERVIDORES DA CAMARA</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/904/parecer_da_comissao_de_orcamento_e_financas_14-04-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/904/parecer_da_comissao_de_orcamento_e_financas_14-04-2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE CORREÇÃO AO MAGISTERIO MUNICIPAL EDUCAÇÃO</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/905/parecer_da_comissao_de_orcamento_e_financas_07-12-_2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/905/parecer_da_comissao_de_orcamento_e_financas_07-12-_2022.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA FIXA MUL 2023</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/910/0000000-parecer_da_comissao_de_orcamento_e_financas_2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/910/0000000-parecer_da_comissao_de_orcamento_e_financas_2022.pdf</t>
   </si>
   <si>
     <t>DETERMINA CRIAÇÃO DO PROGRAMA VISÃO ADEQUADA FAZER DOAÇÃO DE OCULOS AOS ESTUDANTES DAS ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>CFO - COMISSÃO FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/888/07-12_-_parecer_da_cfo_no_12-_2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/888/07-12_-_parecer_da_cfo_no_12-_2022.pdf</t>
   </si>
   <si>
     <t>A Comissão de Orçamento e Finanças, formada pelos vereadores Valdiley Pereira de Oliveira, Lindisney Ferreira Rocha e José do Bonfim Pereira de Sousa, reuniram-se na sede da Câmara Municipal, às 09hs da manhã no dia 07 de dezembro de 2022, para apreciar o Projeto de Lei nº 14/2022 que “Fixa o valor para pagamento de obrigações de pequeno valor/RPV, decorrentes de decisões judiciais, nos termos do art. 100, parágrafos 3° e 4° da constituição federal”._x000D_
 	Após a análise do referido Projeto de Lei, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/887/07-12-_parecer_da_cfo_no_11-_2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/887/07-12-_parecer_da_cfo_no_11-_2022.pdf</t>
   </si>
   <si>
     <t>A Comissão de Orçamento e Finanças, formada pelos vereadores Valdiley Pereira de Oliveira, Lindisney Ferreira Rocha e José do Bonfim Pereira de Sousa, reuniram-se na sede da Câmara Municipal, às 09hs da manhã no dia 07 de dezembro de 2022, para apreciar o Projeto de Lei nº 13/2022 que “Dispõe sobre autorização ao Executivo Municipal para criar cargos, vagas e realizar concurso público de Prova ou de Provas e Títulos para provimento de cargos integrantes do Quadro Permanente de Servidores do Município de Rio dos Bois – TO, e dá outras providências.”._x000D_
 _x000D_
 	Após a análise do referido Projeto de Lei, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/886/07-12-_parecer_da_cfo_no_10-_2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/886/07-12-_parecer_da_cfo_no_10-_2022.pdf</t>
   </si>
   <si>
     <t>A Comissão de Orçamento e Finanças, formada pelos vereadores Valdiley Pereira de Oliveira, Lindisney Ferreira Rocha e José do Bonfim Pereira de Sousa, reuniram-se na sede da Câmara Municipal, às 09hs da manhã no dia 07 de dezembro de 2022, para apreciar o Projeto de Lei nº 10/2022 que “Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentaria de 2023 (Ano Referência de 2023) e dá outras províncias”._x000D_
 _x000D_
 	Após a análise do referido Projeto de Lei, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/885/07-12-_parecer_da_cfo_no_09-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/885/07-12-_parecer_da_cfo_no_09-2022.pdf</t>
   </si>
   <si>
     <t>A Comissão de Orçamento e Finanças, formada pelos vereadores Valdiley Pereira de Oliveira, Lindisney Ferreira Rocha e José do Bonfim Pereira de Sousa, reuniram-se na sede da Câmara Municipal, às 09hs da manhã no dia 07 de dezembro de 2022, para apreciar o Projeto de Lei nº 06/2022 que “Estima a Receita e fixa a despesa do Orçamento Anual do Município de Rio dos Bois, para o exercício financeiro de 2023”._x000D_
 _x000D_
 	Após a análise do referido Projeto de Lei, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/884/07-12-_parecer_da_cfo_no_08-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/884/07-12-_parecer_da_cfo_no_08-2022.pdf</t>
   </si>
   <si>
     <t>A Comissão de Orçamento e Finanças, formada pelos vereadores Valdiley Pereira de Oliveira,Lindisney Ferreira Rocha e José do Bonfim Pereira de Sousa, reuniram-se na sede da Câmara Municipal, às 09hs da manhã no dia 07 de Dezembro de 2022, para apreciar o Projeto de de Lei nº 03/2022 que  Determina a criação do programa visão adequada e distribuição  de óculos aos estudantes de escolas Municipais de Rio dos Bois. ._x000D_
 _x000D_
 	Após a análise do referido Projeto de Lei, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/883/24-11-_parecer_da_cfo_no_07-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/883/24-11-_parecer_da_cfo_no_07-2022.pdf</t>
   </si>
   <si>
     <t>A Comissão de Orçamento e Finanças, formada pelos vereadores Valdiley Pereira de Oliveira, Lindisney Ferreira Rocha e José do Bonfim Pereira de Sousa, reuniram-se na sede da Câmara Municipal, às 09hs da manhã no dia 24 de novembro de 2022, para apreciar o Projeto de Lei nº 012/2022 que “Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências”._x000D_
 _x000D_
 	Após a análise do referido Projeto de Lei, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/882/24-10-parecer_da_cfo_no_06-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/882/24-10-parecer_da_cfo_no_06-2022.pdf</t>
   </si>
   <si>
     <t>A Comissão de Orçamento e Finanças, formada pelos vereadores Valdiley Pereira de Oliveira, Lindisney Ferreira Rocha e José do Bonfim Pereira de Sousa, reuniram-se na sede da Câmara Municipal, às 09hs da manhã no dia 24 de outubro de 2022, para apreciar o Projeto de Lei nº 011/2022 que “Dispõe sobre o Consorcio Intermunicipal do Centro do Tocantins (CI_CENTRO), inscrito no CNPJ sob o nº CNPJ n.07.448.064/0001-07”._x000D_
 _x000D_
 	Após a análise do referido Projeto de Lei, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/881/13-09-_parecer_da_cfo_no_05-_2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/881/13-09-_parecer_da_cfo_no_05-_2022.pdf</t>
   </si>
   <si>
     <t>A Comissão de Orçamento e Finanças, formada pelos vereadores Valdiley Pereira de Oliveira, Lindisney Ferreira Rocha e José do Bonfim Pereira de Sousa, reuniram-se na sede da Câmara Municipal, às 09hs da manhã no dia 13 de setembro de 2022, para apreciar o Projeto de Lei nº 08/2022 que “Modifica a lei nº.02/2019 que dispõe sobre a regulamentação de benefícios eventuais no âmbito da política municipal de assistência social, e dá outras providencias”._x000D_
 _x000D_
 	Após a análise do referido Projeto de Lei, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/880/14-04-parecer_da_cfo_no_04-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/880/14-04-parecer_da_cfo_no_04-2022.pdf</t>
   </si>
   <si>
     <t>A Comissão de Orçamento e Finanças, formada pelos vereadores Valdiley Pereira de Oliveira, Lindisney Ferreira Rocha e José do Bonfim Pereira de Sousa, reuniram-se na sede da Câmara Municipal, às 09hs da manhã no dia 14 de abril de 2022, para apreciar o Projeto de Lei nº 02/2022 que “Concede Correção aos Profissionais do Magistério Público Municipal da Secretaria Municipal de Educação do Município de Rio dos Bois-TO e dá outras providencias”._x000D_
 _x000D_
 	Após a análise do referido Projeto de Lei, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/879/24-02-parecer_da_cfo_no_03-_2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/879/24-02-parecer_da_cfo_no_03-_2022.pdf</t>
   </si>
   <si>
     <t>A Comissão de Orçamento e Finanças, formada pelos vereadores Valdiley Pereira de Oliveira, Lindisney Ferreira Rocha e José do Bonfim Pereira de Sousa, reuniram-se na sede da Câmara Municipal, às 09hs da manhã no dia 24 de fevereiro de 2022, para apreciar o Decreto Legislativo nº001/2022 que “Fixa os subsídios dos vereadores, da Câmara Municipal de Rio dos Bois-To, para os anos de 2022-2024, e dá outras providencias”._x000D_
 _x000D_
 	Após a análise do referido Decreto Legislativo, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/878/24-02-_parecer_da_cfo_no_02-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/878/24-02-_parecer_da_cfo_no_02-2022.pdf</t>
   </si>
   <si>
     <t>A Comissão de Orçamento e Finanças, formada pelos vereadores Valdiley Pereira de Oliveira, Lindisney Ferreira Rocha e José do Bonfim Pereira de Sousa, reuniram-se na sede da Câmara Municipal, às 09hs da manhã no dia 24 de fevereiro de 2022, para apreciar o Projeto de Resolução nº 02/2022 que “Concede reajuste aos vencimentos dos servidores públicos da Câmara Municipal de Rio dos Bois/TO, ativos, para recomposição da defasagem inflacionaria anual”._x000D_
 _x000D_
 	Após a análise do referido Projeto de Resolução, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/877/24-02-_parecer_da_cfo_no_01-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/877/24-02-_parecer_da_cfo_no_01-2022.pdf</t>
   </si>
   <si>
     <t>A Comissão de Orçamento e Finanças, formada pelos vereadores Valdiley Pereira de Oliveira, Lindisney Ferreira Rocha e José do Bonfim Pereira de Sousa, reuniram-se na sede da Câmara Municipal, às 09hs da manhã no dia 24 de fevereiro de 2022, para apreciar o Projeto de Resolução nº 01/2022 que “Dispõe sobre concessão de valor e da prestação de contas das diárias de viagens aos vereadores e servidores da Câmara Municipal de Rio dos Bois-To, e adota outras providencias”._x000D_
 _x000D_
 	Após a análise do referido Projeto de Resolução, a comissão RESOLVE, emitir parecer FAVORÁVEL, optando pela aprovação na integra._x000D_
  _x000D_
 JUSTIFICATIVA</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PORTARIA LEGISLATIVA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/2/portaria_83.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/2/portaria_83.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO DE DIARIA A VEREADOR</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/3/portaria_84.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/3/portaria_84.pdf</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/4/portaria_85.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/4/portaria_85.pdf</t>
   </si>
   <si>
     <t>DIARIA A SERVIDOR WELTON FRAGOSO</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/5/portaria_86.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/5/portaria_86.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO A VEREADOR</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/6/portaria_87.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/6/portaria_87.pdf</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/7/portaria_88.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/7/portaria_88.pdf</t>
   </si>
   <si>
     <t>REVOGAR A REDAÇÃO DA PORTARIA 025/2022 E DAR NOVA REDAÇÃO DE ACRESCIMO FINANCEIRA A WELTON PEREIRA FRAGOSO.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/9/portaria_89.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/9/portaria_89.pdf</t>
   </si>
   <si>
     <t>CONCEDER FERIAS AO SERVIDOR DE CARGO COMISSÃO WELTON PEREIRA FRAGOSO DO DIA 01 DE AGOSTO 2022 A 31 DE AGOSTO 2022.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/14/portaria_no_90-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/14/portaria_no_90-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIAS AO VEREADOR RAIMUNDO MAURÍLIO ALVES DOS SANTOS</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/15/portaria_no_91-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/15/portaria_no_91-2022.pdf</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/16/portaria_no_92-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/16/portaria_no_92-2022.pdf</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/17/portaria_no_93-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/17/portaria_no_93-2022.pdf</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/18/portaria_no_94-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/18/portaria_no_94-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIAS AO SERVIDOR WELTON PEREIRA FRAGOSO</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/19/portaria_no_95-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/19/portaria_no_95-2022.pdf</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/20/portaria_no_96-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/20/portaria_no_96-2022.pdf</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/21/portaria_no_97-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/21/portaria_no_97-2022.pdf</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/110/portaria_no_98-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/110/portaria_no_98-2022.pdf</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/111/portaria_no_99-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/111/portaria_no_99-2022.pdf</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/112/portaria_no_100-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/112/portaria_no_100-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIARIAS A SERVIDORA JOSSENILDE MARTINS DE SOUSA</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/113/portaria_no_101-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/113/portaria_no_101-2022.pdf</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/114/portaria_no_102-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/114/portaria_no_102-2022.pdf</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/120/portaria_no_103-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/120/portaria_no_103-2022.pdf</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/121/portaria_no_104-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/121/portaria_no_104-2022.pdf</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/122/portaria_no_105-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/122/portaria_no_105-2022.pdf</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/123/portaria_no_106-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/123/portaria_no_106-2022.pdf</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/125/portaria_no_107-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/125/portaria_no_107-2022.pdf</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/182/portaria_no_108-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/182/portaria_no_108-2022.pdf</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/183/portaria_no_109-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/183/portaria_no_109-2022.pdf</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/184/portaria_no_110-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/184/portaria_no_110-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA VIAGEM A SERVIDORA JOSSENILDE MARTINS DE SOUSA</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/185/portaria_no11_-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/185/portaria_no11_-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIARIAS AO VEREADOR RAIMUNDO MAURÍLIO ALVES DOS SANTOS</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/186/portaria_no_112-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/186/portaria_no_112-2022.pdf</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/187/portaria_no_113-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/187/portaria_no_113-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA VIAGEM A SERVIDOR WENTON PEREIRA FRAGOSO</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/188/portaria_no_114-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/188/portaria_no_114-2022.pdf</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/218/portaria_no_115-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/218/portaria_no_115-2022.pdf</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/219/portaria_no_116-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/219/portaria_no_116-2022.pdf</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/220/portaria_no_117-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/220/portaria_no_117-2022.pdf</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/221/portaria_no_118-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/221/portaria_no_118-2022.pdf</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/222/portaria_no_119-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/222/portaria_no_119-2022.pdf</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/223/portaria_no_120-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/223/portaria_no_120-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIARIAS AO VEREADOR ROBERTO CARLOS PEREIRA FRAGOSO</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/224/portaria_no_121-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/224/portaria_no_121-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIARIAS AO VEREADOR VALDILEY PEREIRA DE OLIVEIRA</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/225/portaria_no_122-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/225/portaria_no_122-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIARIAS AO VEREADOR EVANDRO DA SILVA LEANDRO</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/226/portaria_no_123-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/226/portaria_no_123-2022.pdf</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/230/portaria_no_124-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/230/portaria_no_124-2022.pdf</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/231/portaria_no_125-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/231/portaria_no_125-2022.pdf</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/232/portaria_no_126-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/232/portaria_no_126-2022.pdf</t>
   </si>
   <si>
     <t>EXONERAR SERVIDOR DO CARGO DE COORDENADOR DE APOIO PARLAMENTAR E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/233/portaria_no_127-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/233/portaria_no_127-2022.pdf</t>
   </si>
   <si>
     <t>EXONERAR SERVIDORA DO CARGO DE SECRETARIA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/234/portaria_no_128-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/234/portaria_no_128-2022.pdf</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/235/portaria_no_129-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/235/portaria_no_129-2022.pdf</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/236/portaria_no_130-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/236/portaria_no_130-2022.pdf</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/237/portaria_no_131-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/237/portaria_no_131-2022.pdf</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/238/portaria_no_132-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/238/portaria_no_132-2022.pdf</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/239/portaria_no_133-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/239/portaria_no_133-2022.pdf</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/419/projeto_de_resolucao_no_01-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/419/projeto_de_resolucao_no_01-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de valor e da prestação de contas das diárias de viagens aos vereadores e servidores da Câmara Municipal de Rio dos Bois-To,e adota outras providências.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/420/projeto_de_resolucao_no_02-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/420/projeto_de_resolucao_no_02-2022.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos vencimentos dos servidores públicos da Câmara Municipal de Rio dos Bois-To, ativos, para recomposição da defasagem inflacionária anual.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_no_01-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_no_01-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta Casa de Leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando o patrolamento e o cascalhamento na estrada que dá acesso a chácara do senhor Juari e na oportunidade patrolar e cascalhar até a beira do rio.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/249/requerimento_no_02-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/249/requerimento_no_02-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta Casa de Leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando a construção de uma casa de apoio ao homem do campo no município de Rio dos Bois-To.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/250/requerimento_no_03-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/250/requerimento_no_03-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta Casa de Leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando a construção de um ponto de parada para vans e ônibus no município de Rio dos Bois-To.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/251/requerimento_no_04-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/251/requerimento_no_04-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando a construção de uma valeta de escoamento de agua no setor cachorro de coca ao lado da BR 153, que esta valeta possa ser construída e que a parte debaixo possa ser feita de concreto reforçado e as paredes de lado ser rebocada e a parte de cima feita uma calçada de 1m.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/252/requerimento_no_05-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/252/requerimento_no_05-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando um ônibus para levar os alunos que estão fazendo o curso de técnico de enfermagem em Miranorte e também o condutor do ônibus (motorista).</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_no_06-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_no_06-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando a construção de três quebra-molas. O primeiro na Avenida Tiradentes em frente à casa do senhor Adão arara, o segundo na Avenida Bernardo Sayão com a Avenida Tocantins de frente com a casa do Carlim da Dulce e a casa da senhora Valdé Gonçalves, e o terceiro na Av. JK. De frente a casa do senhor Juscelino.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_no_07-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_no_07-2022.pdf</t>
   </si>
   <si>
     <t>Solicita aquisição/doação de um veiculo modelo utilitário, para ser disponibilizado para Secretaria Municipal de Meio Ambiente.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_no_08-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_no_08-2022.pdf</t>
   </si>
   <si>
     <t>Adequação e atualização da remuneração recebida pelos Conselheiros Tutelares.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/256/requerimento_no_09-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/256/requerimento_no_09-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta Casa de Leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando a construção de um bueiro na fazenda Santa Ana que faz divisa com o município de Rio dos Bois e Miracema. Rio dos Bois-To.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_no_10-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_no_10-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando uma cadeira de rodas infantil para a sala de recurso do Colégio Municipal Illana Tavares da Costa, Município de Rio dos Bois-To.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_no_11-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_no_11-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando uma operação tapa buracos urgente na Avenida Azarias Vieira Barros em frente à residência do senhor Vicente e em outros lugares também estão necessitando de reparos nas Avenidas do setor Jabaquara em geral.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/259/requerimento_no_12-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/259/requerimento_no_12-2022.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer que, após ouvir o plenário desta Casa de Leis, na forma do Art. 95, VI, combinado com o § 1º do Regimento Interno, seja encaminhado oficio ao Excelentíssimo Sr. Prefeito Municipal,MOACIR OLIVEIRA LOPES,determinar ao setor competente que proceda a roçagem da grama na da Escola Municipal Ilanna Tavares da Costa</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/260/requerimento_no_13-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/260/requerimento_no_13-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando ao  secretário de obras Raimundo Henrique Brito Araújo, uma equipe que faça uns reparos na estrada da associação Gorgulho.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/261/requerimento_no_14-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/261/requerimento_no_14-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que a Energiza faça o complemento da rede de luz na Avenida Senador Queiroz.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/262/requerimento_no_15-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/262/requerimento_no_15-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando a construção de uma academia ao ar livre no Assentamento Paulo Freire II.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_no_16-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_no_16-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando uma cobertura no Colégio Illana Tavares da Costa pegando da entrada até a área do colégio, para dar mais conforto para os alunos, professores e funcionários, porque muitas vezes no inverno os alunos chegam no ônibus e está chovendo, eles se molham todo e as vezes danificam alguns livros.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/273/requerimento_no_17-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/273/requerimento_no_17-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando um bebedouro, e um ar condicionado para a secretaria de obras e transportes.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_no_18-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_no_18-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando a reforma da feira coberta, e também a construção de um salão do lado da feira para açougue.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/275/requerimento_no_19-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/275/requerimento_no_19-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando a manutenção das lâmpadas do setor meu Xodó e que coloque iluminação em dois postes.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_no_20-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_no_20-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando a manutenção da estrada que dar acesso a casa da Senhora Sonia na Região do custa ver, Município de Rio dos Bois.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/277/requerimento_no_21-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/277/requerimento_no_21-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando a construção de um Mata Burro na estrada que passa em frente à residência do senhor Vinheira na Região das Areias município de Rio dos Bois.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/278/requerimento_no_22-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/278/requerimento_no_22-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitandoa reforma do Centro Cultural Raimundo Fragoso da Luz, Município de Rio dos Bois-To.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/279/requerimento_no_23-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/279/requerimento_no_23-2022.pdf</t>
   </si>
   <si>
     <t>1. Cópia da relação de todos os Servidores Contratados, Comissionado e Efetivos contendo os Setores que prestam serviços. 2. Qual o valor total da folha de pagamento de pessoal incluindo servidores ativos e inativos, agentes políticos e cargos comissionados?</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/280/requerimento_no_24-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/280/requerimento_no_24-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que atualize uma nova tabela com os valores dos servidores do município de Rio dos Bois, pois já faz alguns anos que está defasado esses valores de diárias.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/281/requerimento_no_25-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/281/requerimento_no_25-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que providencie a retirada ou o alinhamento de um mata-burro que se encontra na divisão do Assentamento Paulo Freire I, com o senhor Isaias.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/282/requerimento_no_26-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/282/requerimento_no_26-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando que faça um corredor na divisa do senhor Isaias com o senhor Nonato, um corredor ligando a estrada com o Assentamento Paulo Freire I.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_no_27-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_no_27-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando a construção de uma ponte de concreto do engenho na região das areias na barra do Tabocão, que dá acesso a vários moradores rurais do município. Ponte essa que irá beneficiar pecuarista, produtores de grãos, de frutas dentre outros.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/284/requerimento_no_28-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/284/requerimento_no_28-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando o patrolhamento da estrada vicinal sentido ao seu Daniel cachoeira e todos os seus ramais, para os senhores Rosalino Tavares, Raimundo Martins, Manelico, Raimundo Tavares, Bruno Cesar, Zé bileco, Gilson José, Julião e Manoel Buderno. E nessa mesma estrada peço a manutenção ou um novo mata-burro na divisa do senhor Alexandre com o senhor Diassis.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/285/requerimento_no_29-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/285/requerimento_no_29-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando a compra dos uniformes dos funcionários da secretaria de obras e transportes, e também se possível ter um lanche para os funcionários todos os dias, pois todas as secretarias tem lanche para os funcionários na parte da manhã, pois faz-se necessário, porque estes funcionários trabalham em serviços pesados, e precisam de se alimentar cedo para repor suas energias para começar o trabalho.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_no_30-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_no_30-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando a construção de uma ponte de concreto na zona rural na fazenda Vereda, que dá acesso a vários moradores rurais do município. Ponte essa que irá beneficiar pecuarista, produtores de grãos, de frutas dentre outros.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/287/requerimento_31-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/287/requerimento_31-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando duas placas na ponte Raimundo "curica"alertando a passagem permitida que a mesma suporta 46 toneladas . mas no entanto, estão passando quase todos os dias,com pesagem muito acima do permitido.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/288/requerimento_32-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/288/requerimento_32-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando a reforma geral do centro Social Raimundo Fragoso Luz.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_33-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_33-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta Casa de Leis que encaminhe expediente ao Senhor Prefeito Municipal, solicitando o escoamento da agua da chuva em várias parte da cidade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1989,68 +1989,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/836/autografo_de_lei_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/837/autografo_de_lei_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/838/autografo_de_lei_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/839/autografo_de_lei_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/840/autografo_de_lei_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/841/autografo_de_lei_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/842/autografo_de_lei_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/843/autografo_de_lei_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/844/autografo_de_lei_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/845/autografo_de_lei_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/847/autografo_de_lei_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/848/autografo_de_lei_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/849/autografo_de_lei_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/850/autografo_de_lei_no_15-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/851/autografo_de_lei_no_16-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/852/autografo_de_lei_no_17-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/853/autografo_de_lei_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/189/decreto_legislativo__no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/8/decreto_07.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/115/decreo_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/116/decreto_no09-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/117/decreto_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/118/decreto_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/119/decreto_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/124/decreto_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/180/decreto_no_14-20222.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/181/decreto_no_15-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/227/decreto_no_16-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/228/decreto_no_17-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/229/decreto_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/10/lei_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/11/lei_no002-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/12/lei_no003-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/13/lei_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/126/lei_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/401/lei_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/402/lei_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/403/lei_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/404/lei_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/405/lei_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/406/lei_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/407/lei_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/408/lei_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/889/parecer_da_ccjr_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/890/parecer_da_ccjr_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/891/parecer_da_ccjr_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/921/parecer_da_ccjr_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/922/parecer_da_ccjr_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/923/parecer_da_ccjr_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/924/parecer_da_ccjr_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/925/parecer_da_ccjr_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/926/parecer_da_ccjr_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/927/parecer_da_ccjr_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/937/parecer_da_ccjr_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/939/parecer_da_ccjr_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/895/parecer_da_comissao_de_orcamento_e_financas_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/896/parecer_da_comissao_de_orcamento_e_financas_2022_6.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/897/parecer_da_comissao_de_orcamento_e_financas_2022_7.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/898/parecer_da_comissao_de_orcamento_e_financas_2022_8.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/899/parecer_da_comissao_de_orcamento_e_financas_2022_9.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/901/parecer_da_comissao_de_orcamento_e_financas_2022_11.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/902/parecer_da_comissao_de_orcamento_e_financas_24-02-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/903/parecer_da_comissao_de_orcamento_e_financas_24-02-2022_2.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/904/parecer_da_comissao_de_orcamento_e_financas_14-04-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/905/parecer_da_comissao_de_orcamento_e_financas_07-12-_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/910/0000000-parecer_da_comissao_de_orcamento_e_financas_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/888/07-12_-_parecer_da_cfo_no_12-_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/887/07-12-_parecer_da_cfo_no_11-_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/886/07-12-_parecer_da_cfo_no_10-_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/885/07-12-_parecer_da_cfo_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/884/07-12-_parecer_da_cfo_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/883/24-11-_parecer_da_cfo_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/882/24-10-parecer_da_cfo_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/881/13-09-_parecer_da_cfo_no_05-_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/880/14-04-parecer_da_cfo_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/879/24-02-parecer_da_cfo_no_03-_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/878/24-02-_parecer_da_cfo_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/877/24-02-_parecer_da_cfo_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/2/portaria_83.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/3/portaria_84.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/4/portaria_85.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/5/portaria_86.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/6/portaria_87.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/7/portaria_88.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/9/portaria_89.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/14/portaria_no_90-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/15/portaria_no_91-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/16/portaria_no_92-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/17/portaria_no_93-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/18/portaria_no_94-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/19/portaria_no_95-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/20/portaria_no_96-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/21/portaria_no_97-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/110/portaria_no_98-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/111/portaria_no_99-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/112/portaria_no_100-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/113/portaria_no_101-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/114/portaria_no_102-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/120/portaria_no_103-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/121/portaria_no_104-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/122/portaria_no_105-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/123/portaria_no_106-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/125/portaria_no_107-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/182/portaria_no_108-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/183/portaria_no_109-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/184/portaria_no_110-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/185/portaria_no11_-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/186/portaria_no_112-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/187/portaria_no_113-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/188/portaria_no_114-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/218/portaria_no_115-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/219/portaria_no_116-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/220/portaria_no_117-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/221/portaria_no_118-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/222/portaria_no_119-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/223/portaria_no_120-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/224/portaria_no_121-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/225/portaria_no_122-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/226/portaria_no_123-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/230/portaria_no_124-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/231/portaria_no_125-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/232/portaria_no_126-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/233/portaria_no_127-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/234/portaria_no_128-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/235/portaria_no_129-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/236/portaria_no_130-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/237/portaria_no_131-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/238/portaria_no_132-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/239/portaria_no_133-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/419/projeto_de_resolucao_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/420/projeto_de_resolucao_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/249/requerimento_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/250/requerimento_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/251/requerimento_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/252/requerimento_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/256/requerimento_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/259/requerimento_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/260/requerimento_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/261/requerimento_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/262/requerimento_no_15-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_no_16-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/273/requerimento_no_17-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/275/requerimento_no_19-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_no_20-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/277/requerimento_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/278/requerimento_no_22-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/279/requerimento_no_23-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/280/requerimento_no_24-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/281/requerimento_no_25-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/282/requerimento_no_26-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_no_27-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/284/requerimento_no_28-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/285/requerimento_no_29-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_no_30-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/287/requerimento_31-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/288/requerimento_32-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_33-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/836/autografo_de_lei_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/837/autografo_de_lei_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/838/autografo_de_lei_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/839/autografo_de_lei_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/840/autografo_de_lei_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/841/autografo_de_lei_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/842/autografo_de_lei_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/843/autografo_de_lei_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/844/autografo_de_lei_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/845/autografo_de_lei_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/847/autografo_de_lei_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/848/autografo_de_lei_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/849/autografo_de_lei_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/850/autografo_de_lei_no_15-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/851/autografo_de_lei_no_16-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/852/autografo_de_lei_no_17-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/853/autografo_de_lei_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/189/decreto_legislativo__no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/8/decreto_07.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/115/decreo_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/116/decreto_no09-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/117/decreto_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/118/decreto_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/119/decreto_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/124/decreto_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/180/decreto_no_14-20222.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/181/decreto_no_15-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/227/decreto_no_16-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/228/decreto_no_17-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/229/decreto_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/10/lei_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/11/lei_no002-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/12/lei_no003-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/13/lei_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/126/lei_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/401/lei_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/402/lei_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/403/lei_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/404/lei_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/405/lei_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/406/lei_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/407/lei_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/408/lei_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/889/parecer_da_ccjr_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/890/parecer_da_ccjr_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/891/parecer_da_ccjr_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/921/parecer_da_ccjr_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/922/parecer_da_ccjr_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/923/parecer_da_ccjr_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/924/parecer_da_ccjr_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/925/parecer_da_ccjr_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/926/parecer_da_ccjr_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/927/parecer_da_ccjr_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/937/parecer_da_ccjr_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/939/parecer_da_ccjr_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/895/parecer_da_comissao_de_orcamento_e_financas_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/896/parecer_da_comissao_de_orcamento_e_financas_2022_6.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/897/parecer_da_comissao_de_orcamento_e_financas_2022_7.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/898/parecer_da_comissao_de_orcamento_e_financas_2022_8.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/899/parecer_da_comissao_de_orcamento_e_financas_2022_9.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/901/parecer_da_comissao_de_orcamento_e_financas_2022_11.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/902/parecer_da_comissao_de_orcamento_e_financas_24-02-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/903/parecer_da_comissao_de_orcamento_e_financas_24-02-2022_2.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/904/parecer_da_comissao_de_orcamento_e_financas_14-04-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/905/parecer_da_comissao_de_orcamento_e_financas_07-12-_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/910/0000000-parecer_da_comissao_de_orcamento_e_financas_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/888/07-12_-_parecer_da_cfo_no_12-_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/887/07-12-_parecer_da_cfo_no_11-_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/886/07-12-_parecer_da_cfo_no_10-_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/885/07-12-_parecer_da_cfo_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/884/07-12-_parecer_da_cfo_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/883/24-11-_parecer_da_cfo_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/882/24-10-parecer_da_cfo_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/881/13-09-_parecer_da_cfo_no_05-_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/880/14-04-parecer_da_cfo_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/879/24-02-parecer_da_cfo_no_03-_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/878/24-02-_parecer_da_cfo_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/877/24-02-_parecer_da_cfo_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/2/portaria_83.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/3/portaria_84.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/4/portaria_85.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/5/portaria_86.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/6/portaria_87.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/7/portaria_88.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/9/portaria_89.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/14/portaria_no_90-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/15/portaria_no_91-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/16/portaria_no_92-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/17/portaria_no_93-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/18/portaria_no_94-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/19/portaria_no_95-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/20/portaria_no_96-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/21/portaria_no_97-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/110/portaria_no_98-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/111/portaria_no_99-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/112/portaria_no_100-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/113/portaria_no_101-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/114/portaria_no_102-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/120/portaria_no_103-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/121/portaria_no_104-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/122/portaria_no_105-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/123/portaria_no_106-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/125/portaria_no_107-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/182/portaria_no_108-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/183/portaria_no_109-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/184/portaria_no_110-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/185/portaria_no11_-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/186/portaria_no_112-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/187/portaria_no_113-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/188/portaria_no_114-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/218/portaria_no_115-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/219/portaria_no_116-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/220/portaria_no_117-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/221/portaria_no_118-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/222/portaria_no_119-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/223/portaria_no_120-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/224/portaria_no_121-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/225/portaria_no_122-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/226/portaria_no_123-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/230/portaria_no_124-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/231/portaria_no_125-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/232/portaria_no_126-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/233/portaria_no_127-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/234/portaria_no_128-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/235/portaria_no_129-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/236/portaria_no_130-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/237/portaria_no_131-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/238/portaria_no_132-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/239/portaria_no_133-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/419/projeto_de_resolucao_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/420/projeto_de_resolucao_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/249/requerimento_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/250/requerimento_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/251/requerimento_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/252/requerimento_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/256/requerimento_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/259/requerimento_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/260/requerimento_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/261/requerimento_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/262/requerimento_no_15-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_no_16-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/273/requerimento_no_17-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/275/requerimento_no_19-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_no_20-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/277/requerimento_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/278/requerimento_no_22-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/279/requerimento_no_23-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/280/requerimento_no_24-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/281/requerimento_no_25-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/282/requerimento_no_26-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_no_27-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/284/requerimento_no_28-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/285/requerimento_no_29-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_no_30-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/287/requerimento_31-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/288/requerimento_32-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_33-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H168"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>