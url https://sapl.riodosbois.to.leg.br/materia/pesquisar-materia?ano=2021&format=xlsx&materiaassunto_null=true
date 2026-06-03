--- v0 (2025-11-21)
+++ v1 (2026-06-03)
@@ -54,1877 +54,1877 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>AUTOGRAFO DE LEI</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE RIO DOS BOIS - CMRB</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/970/autografo_de_lei_no_01-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/970/autografo_de_lei_no_01-2021.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE CARGOS E VAGAS QUADRO GERAL</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/971/autografo_de_lei_no_02-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/971/autografo_de_lei_no_02-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 2013/2009</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/972/autografo_de_lei_no_03-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/972/autografo_de_lei_no_03-2021.pdf</t>
   </si>
   <si>
     <t>IGREJAS COMO ATIVIDADES ESSENCIAIS</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/973/autografo_de_lei_no_05-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/973/autografo_de_lei_no_05-2021.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ZE BRANCO O CAMPO SOCIETY</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/974/autografo_de_lei_no_06-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/974/autografo_de_lei_no_06-2021.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO PUBLICA NO CEMITERIO</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/975/autografo_de_lei_no_07-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/975/autografo_de_lei_no_07-2021.pdf</t>
   </si>
   <si>
     <t>CRIA PROGRAMA DE RECUPERAÇÃO FISCAL REFIS</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/976/autografo_de_lei_no_08-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/976/autografo_de_lei_no_08-2021.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CREDITO ESPECIAL PARA CULTURA</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/977/autografo_de_lei_no_09-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/977/autografo_de_lei_no_09-2021.pdf</t>
   </si>
   <si>
     <t>CRIA CALENDARIO DE EVENTOS DE RIO DOS BOIS</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/978/autografo_de_lei_no_10-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/978/autografo_de_lei_no_10-2021.pdf</t>
   </si>
   <si>
     <t>FIRMAR CONVENIO COM O ESTADO DO TOCANTINS VIA PM</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/979/autografo_de_lei_no_11-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/979/autografo_de_lei_no_11-2021.pdf</t>
   </si>
   <si>
     <t>DENOMINA RAFAEL ARAUJO MENDES GINASIO DE ESPORTE</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/980/autografo_de_lei_no_12-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/980/autografo_de_lei_no_12-2021.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE LDO 2022</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/981/autografo_de_lei_no_13-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/981/autografo_de_lei_no_13-2021.pdf</t>
   </si>
   <si>
     <t>PPA 2022 A 2025</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/982/autografo_de_lei_no_14-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/982/autografo_de_lei_no_14-2021.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E DESPESA FIXA DO MUL. 2022</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/983/autografo_de_lei_no_15-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/983/autografo_de_lei_no_15-2021.pdf</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/984/autografo_de_lei_no_16-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/984/autografo_de_lei_no_16-2021.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE AVENIDA FRACISCO ANASTACIO DE BRITO</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/190/decreto_legislativo_01-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/190/decreto_legislativo_01-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do plenário público da Câmara Municipal de Rio dos Bois,Estado do Tocantins,e dá outras providencias.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/191/decreto_legislativo_no_02-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/191/decreto_legislativo_no_02-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadã Honorária de Rio dos Bois a Deputada Federal Maria Auxiliadora Seabra Rezende,popularmente conhecida como Professora Dorinha.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/192/decreto_legislativo______no_03-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/192/decreto_legislativo______no_03-2021.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Benemérito de Rio dos Bois/To aos Empreendedores do Município.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>DA</t>
   </si>
   <si>
     <t>DECRETO ADMINISTRATIVO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/193/decreto_no_01-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/193/decreto_no_01-2021.pdf</t>
   </si>
   <si>
     <t>o Decreta a Inexigibilidade do processo licitatório para a contratação de consultoria e assessoria Jurídica.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/194/decreto_no_02-2021..pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/194/decreto_no_02-2021..pdf</t>
   </si>
   <si>
     <t>Nomeia Membros da Comissão especial de transição de governo da Câmara Municipal de RIO DOS BOIS-TO, e determina outras providências”.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/195/decreto_no_03-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/195/decreto_no_03-2021.pdf</t>
   </si>
   <si>
     <t>Altera o horário de expediente da Câmara Municipal</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/196/decreto_no_04-2021..pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/196/decreto_no_04-2021..pdf</t>
   </si>
   <si>
     <t>Nomeia responsável para os envios das informações do SICP/LCO da Câmara Municipal de Rio dos Bois-To e dá outras providencias.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/197/decreto_no_05-2021..pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/197/decreto_no_05-2021..pdf</t>
   </si>
   <si>
     <t>Declara facultativo o ponto na data que Especifica.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/198/decreto_no_06-2021..pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/198/decreto_no_06-2021..pdf</t>
   </si>
   <si>
     <t>Decreto para normalizar o horário de Requerimento e Oficio desta casa de lei.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/199/decreto_no_07-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/199/decreto_no_07-2021.pdf</t>
   </si>
   <si>
     <t>Declara facultativo o ponto na data que especifica.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/200/decreto_no_08-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/200/decreto_no_08-2021.pdf</t>
   </si>
   <si>
     <t>Declara fechamento por motivo do Covid-19.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/201/decreto_no_09-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/201/decreto_no_09-2021.pdf</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/202/decreto_no10-2021..pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/202/decreto_no10-2021..pdf</t>
   </si>
   <si>
     <t>Decreta Recesso no Serviço Público Municipal.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/203/decreto_no_11-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/203/decreto_no_11-2021.pdf</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/204/decreto_no_12-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/204/decreto_no_12-2021.pdf</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/205/decreto_no_13-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/205/decreto_no_13-2021.pdf</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/206/decreto_no_14-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/206/decreto_no_14-2021.pdf</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/207/decreto_no15_-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/207/decreto_no15_-2021.pdf</t>
   </si>
   <si>
     <t>Declara recesso administrativo.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/208/decreto_no_16-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/208/decreto_no_16-2021.pdf</t>
   </si>
   <si>
     <t>Declara suspensão atividade administrativo.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/209/decreto_no_17-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/209/decreto_no_17-2021.pdf</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/210/decreto_no_18-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/210/decreto_no_18-2021.pdf</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/211/decreto_no_19-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/211/decreto_no_19-2021.pdf</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/212/decreto_no__20-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/212/decreto_no__20-2021.pdf</t>
   </si>
   <si>
     <t>Declara Feriado e facultativo o ponto na data que especifica.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/213/decreto_no_21-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/213/decreto_no_21-2021.pdf</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/214/decreto_no_22-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/214/decreto_no_22-2021.pdf</t>
   </si>
   <si>
     <t>Declara Feriado e facultativo o ponto na data que especifica</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/215/decreto_no_23-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/215/decreto_no_23-2021.pdf</t>
   </si>
   <si>
     <t>Declara facultativo o ponto na data que especifica</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/216/decreto_no_24-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/216/decreto_no_24-2021.pdf</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/217/decreto_no_25-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/217/decreto_no_25-2021.pdf</t>
   </si>
   <si>
     <t>DECLARA RECESSO ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>LOR</t>
   </si>
   <si>
     <t>LEI ORDINARIA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/138/lei_no_001-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/138/lei_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos e vagas no Quadro de Pessoal do Município de Rio dos Bois e dá outras providencias.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/139/lei_no_005-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/139/lei_no_005-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº209, que Dispõe sobre a Criação do Conselho Municipal de Acompanhamento e Controle Social do FUNDE e dá outras providencias.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/140/lei__no_006-2021_plano_diretor..pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/140/lei__no_006-2021_plano_diretor..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Diretor do Município de Rio dos Bois, revoga a Lei complementar n. 829 de 05 de outubro de 2006 e da outras providências</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/141/lei_no_07-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/141/lei_no_07-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece as Igrejas, os culto e as Comunidades Missionárias como Atividade Essencial no Município de Rio dos Bois-To.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/142/lei_no_08-2021_.....pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/142/lei_no_08-2021_.....pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ZÈ BRANCO O CAMPO SOCIETY, NESTA CIDADE.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/143/lei_no_09-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/143/lei_no_09-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentaria de 2022(Ano Referencia de 2022)e dá outras providencias.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/144/lei_no_10-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/144/lei_no_10-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Credito Adicional Especial com recursos que especifica, na Aplicação de despesas para produção das atividades culturais,Atendimento A Lei nº 14.de Junho de 2020 -ALDIR-BLANC, que especifica e dá outras. providencias.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/145/lei_no_11-2021ppa.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/145/lei_no_11-2021ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual - PPA2022-2025 para o Município de Rio dos Bois - Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/146/lei_no_12-2021_loa.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/146/lei_no_12-2021_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO ANUAL DO MUNICÍPIO DE RIO DOS BOIS PARA O EXERCÍCIO FINANCEIRO DE 2022. QUE ESPECIFICA E DÁ OUTRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/147/lei_no_13-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/147/lei_no_13-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a Firmar Convênio com o Estado do Tocantins,por meio da Policia Militar do Estado do Tocantins para reforço de Contingente Policial e dá outras providências.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/148/lei_no_14-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/148/lei_no_14-2021.pdf</t>
   </si>
   <si>
     <t>Fica instituído no Calendário de Eventos Oficiais do Município de Rio dos Bois, o dia Municipal da Juventude-DMJ.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/149/lei_no_15-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/149/lei_no_15-2021.pdf</t>
   </si>
   <si>
     <t>Denomina de Rafael Araújo Mendes a Quadra Esportiva, nesta Cidade.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/150/lei_no_016_-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/150/lei_no_016_-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos e vagas no quadro de pessoal do Município de Rio dos Bois e dá outras providências.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/</t>
   </si>
   <si>
     <t>Denomina de Avenida Francisco Anastácio de Brito, Neste Município.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>CCJR</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE CONST. JUST E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/928/parecer_da_ccjr_no_01-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/928/parecer_da_ccjr_no_01-2021.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DE CARGOS EFETIVOS</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/929/parecer_da_ccjr_no_02-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/929/parecer_da_ccjr_no_02-2021.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CONSELHO DO FUNDEB</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/930/parecer_da_ccjr_no_03-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/930/parecer_da_ccjr_no_03-2021.pdf</t>
   </si>
   <si>
     <t>ESTABELECE IGREJA E TEMPLOS RELIGIOSOS COMO ESSENCIAIS</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/931/parecer_da_ccjr_no_04-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/931/parecer_da_ccjr_no_04-2021.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O PLANO DIRETOR DE RIO DOS BOIS</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/932/parecer_da_ccjr_no_05-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/932/parecer_da_ccjr_no_05-2021.pdf</t>
   </si>
   <si>
     <t>CONCEDER REAJUSTE AOS SERVIDORES DA CAMARA</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/933/parecer_da_ccjr_no_06-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/933/parecer_da_ccjr_no_06-2021.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE JOSE BRANCO O CAMPO SOCIETY</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/934/parecer_da_ccjr_no_07-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/934/parecer_da_ccjr_no_07-2021.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ILUMINAÇÃO PUBLICA CEMITERIO</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/935/parecer_da_ccjr_no_08-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/935/parecer_da_ccjr_no_08-2021.pdf</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/936/parecer_da_ccjr_no_09-2022.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/936/parecer_da_ccjr_no_09-2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE A TRANSMISSÃO REMOTO DE SESSÃO</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/938/parecer_da_ccjr_no_10-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/938/parecer_da_ccjr_no_10-2021.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A PLENARIA DA CAMARA</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/940/parecer_da_ccjr_no_11-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/940/parecer_da_ccjr_no_11-2021.pdf</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/941/parecer_da_ccjr_no_12-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/941/parecer_da_ccjr_no_12-2021.pdf</t>
   </si>
   <si>
     <t>LIBERAÇÃO DE CREDITO ADICIONAL SOBRE A LEI 14017</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>CCJR - COMISSÃO DE CONSTITUIÇÃO, JUSTICA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/942/parecer_da_ccjr_no_13-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/942/parecer_da_ccjr_no_13-2021.pdf</t>
   </si>
   <si>
     <t>PARCERIA COM ESTADO DO TOCANTINS VIA PM</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/943/parecer_da_ccjr_no_14-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/943/parecer_da_ccjr_no_14-2021.pdf</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/944/parecer_da_ccjr_no_15-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/944/parecer_da_ccjr_no_15-2021.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE PLANO PLURIANUAL 2022 A 2025</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/945/parecer_da_ccjr_no_16-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/945/parecer_da_ccjr_no_16-2021.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E DESPESA FIXA DO MUL.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/946/parecer_da_ccjr_no_17-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/946/parecer_da_ccjr_no_17-2021.pdf</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/947/parecer_da_ccjr_no_18-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/947/parecer_da_ccjr_no_18-2021.pdf</t>
   </si>
   <si>
     <t>TITULO DE CIDADÃ HONORARIO A DP FED.. MARIA AUXILIADORA SEABRA RESENDE</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/948/parecer_da_ccjr_no_19-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/948/parecer_da_ccjr_no_19-2021.pdf</t>
   </si>
   <si>
     <t>DENOMINA AVENIDA FRANCISCO ANASTICIO BRITO  00421</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/949/parecer_da_ccjr_no_20-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/949/parecer_da_ccjr_no_20-2021.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CARGOS E VAGAS NO QUADRO GERAL DO MUL</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/950/parecer_da_ccjr_no_21-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/950/parecer_da_ccjr_no_21-2021.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO BENEMERITO</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>CFO</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE ORÇAMENTO E FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/906/01-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/906/01-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/911/02-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/911/02-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/912/03-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/912/03-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/913/04-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/913/04-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/914/05-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/914/05-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
   </si>
   <si>
     <t>LIBERAÇÃO DE CREDITO ADICIONAL SOBRE A LEI 140172020</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/915/06-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/915/06-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/916/07-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/916/07-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/917/09-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/917/09-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/918/10-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/918/10-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
   </si>
   <si>
     <t>LEI ORCAMENTARIA 2022</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/919/11-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/919/11-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE AVENIDA FRACISCO ANASTACIO DE BRITO LEI 004/2021/</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/920/12-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/920/12-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O EXECUTIVO CRIAR VAGAS NO QUADRO GER</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>CFO - COMISSÃO FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/830/01-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/830/01-parecer_da_comissao_de_orcamento_e_financas_2021.pdf</t>
   </si>
   <si>
     <t>A Comissão de Orçamento e Finanças, formada pelos vereadores, Josevaldo Guimarães, Lindisney Ferreira Rocha e José do Bonfim Pereira de Sousa, reuniram-se na sede da Câmara Municipal, às 10hs da manhã no dia 25 de fevereiro de 2021, para apreciar o Projeto de Lei n° 001/2021 que “Dispõe sobre a criação de cargos e vagas no Quando de Pessoal do Município de Rio dos Bois/TO e dá outras providências”, de autoria do Prefeito Moacir de Oliveira Lopes._x000D_
 _x000D_
                Analisado pela comissão acima citada RESOLVE emitir parecer FAVORÁVEL optando pela aprovação na íntegra.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PORTARIA LEGISLATIVA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/22/portaria_no_01-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/22/portaria_no_01-2021.pdf</t>
   </si>
   <si>
     <t>DESIGNAR PARA CONSTITUÍREM O ROL DE RESPONSÁVEIS  PELA MOVIMENTAÇÃO FINANCEIRA, JUNTO AO BANCO DO BRASIL S/A</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/23/portaria_no_02-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/23/portaria_no_02-2021.pdf</t>
   </si>
   <si>
     <t>DESIGNAR O SERVIDOR PARA AUTENTICAR DOCUMENTOS INTERNOS JOSSENILDE MARTINS DE SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/24/portaria_no_03-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/24/portaria_no_03-2021.pdf</t>
   </si>
   <si>
     <t>NOMEIA A COMISSÃO PERMANENTE DE LICITAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/25/portaria_no_04-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/25/portaria_no_04-2021.pdf</t>
   </si>
   <si>
     <t>NOMEIA A SERVIDORA DO CARGO DE SECRETARIA  DAINARA SOUSA VALDIVINO</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/26/portaria_no_05-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/26/portaria_no_05-2021.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO A SERVIDORA DESTA CÂMARA,JOSSENILDE MARTINS DE SOUSA</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/27/portaria_no_06-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/27/portaria_no_06-2021.pdf</t>
   </si>
   <si>
     <t>DETERMINA A SERVIDORA A REALIZAR A SOLICITAÇÃO DE MATERIAIS E/OU SERVIÇOS DAINARA SOUSA VALDIVINO</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/28/portaria_no_07-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/28/portaria_no_07-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIAS AO VEREADOR RAIMUNDO MAURÍLIO ALVES DOS SANTOS</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/29/portaria_no_08-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/29/portaria_no_08-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIAS AO VEREADOR ROGÉRIO FERNANDES SOARES</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/30/portaria_no_09-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/30/portaria_no_09-2021.pdf</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/31/portaria_no_10-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/31/portaria_no_10-2021.pdf</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/32/portaria_no_11-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/32/portaria_no_11-2021.pdf</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/33/portaria_no_12-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/33/portaria_no_12-2021.pdf</t>
   </si>
   <si>
     <t>DESIGNAR O SERVIDOR PARA ASSUMIR O DEPARTAMENTO DE RH-RECURSOS HUMANOS WELTON PEREIRA FRAGOSO</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/34/portaria_no_13-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/34/portaria_no_13-2021.pdf</t>
   </si>
   <si>
     <t>NOMEIA A SERVIDOR DO CARGO DE COORDENADOR DE APOIO PARLAMENTAR WELTON PEREIRA FRAGOSO</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/35/portaria_no_14-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/35/portaria_no_14-2021.pdf</t>
   </si>
   <si>
     <t>NOMEIA O SERVIDOR DO CARGO DE FISCAL DE CONTRATO WELTON PEREIRA FRAGOSO</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/36/portaria_no_15-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/36/portaria_no_15-2021.pdf</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/37/portaria_no_16-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/37/portaria_no_16-2021.pdf</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/38/portaria_no_17-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/38/portaria_no_17-2021.pdf</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/39/portaria_no_18-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/39/portaria_no_18-2021.pdf</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/40/portaria_no_19-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/40/portaria_no_19-2021.pdf</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/41/portaria_no_20-_2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/41/portaria_no_20-_2021.pdf</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/42/portaria_no_21-_2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/42/portaria_no_21-_2021.pdf</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/43/portaria_no_22-_2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/43/portaria_no_22-_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIARIAS A SERVIDORA EUDES GUIMARÃES OLIVEIRA</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/44/portaria_no_23-_2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/44/portaria_no_23-_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIARIAS A SERVIDORA DAINARA SOUSA VALDIVINO</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/45/portaria_no_24-_2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/45/portaria_no_24-_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIARIAS A SERVIDORA JOSSENILDE MARTINS DE SOUSA</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/46/portaria_no_25-_2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/46/portaria_no_25-_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIAS AO SERVIDOR WELTON PEREIRA FRAGOSO</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/47/portaria_no_26-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/47/portaria_no_26-2021.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS Á SERVIDORA EUDES GUIMARÃES OLIVEIRA</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/48/portaria_no_27-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/48/portaria_no_27-2021.pdf</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/49/portaria_no_28-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/49/portaria_no_28-2021.pdf</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/50/portaria_no_29-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/50/portaria_no_29-2021.pdf</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/51/portaria_no_30-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/51/portaria_no_30-2021.pdf</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/52/portaria_no_31-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/52/portaria_no_31-2021.pdf</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/53/portaria_no_32-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/53/portaria_no_32-2021.pdf</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/54/portaria_no_33-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/54/portaria_no_33-2021.pdf</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/55/portaria_no_34-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/55/portaria_no_34-2021.pdf</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/56/portaria_no_35-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/56/portaria_no_35-2021.pdf</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/57/portaria_no_36-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/57/portaria_no_36-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIAS AO VEREADOR JOSÉ BONFIM PEREIRA DE SOUSA</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/58/portaria_no_37-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/58/portaria_no_37-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIAS AO VEREADOR IRAM CANTOÁRIA DA SILVA</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/59/portaria_no_38-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/59/portaria_no_38-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIAS AO VEREADOR LINDISNEY FERREIRA ROCHA</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/60/portaria_no_39-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/60/portaria_no_39-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIAS AO VEREADOR EVANDRO DA SILVA LEANDRO</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/61/portaria_no_40-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/61/portaria_no_40-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIAS AO VEREADOR JACINTO DA SILVA OLIVEIRA NETO</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/62/portaria_no_41-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/62/portaria_no_41-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIAS AO VEREADOR ROBERTO CARLOS PEREIRA FRAGOSO</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/63/portaria_no_42-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/63/portaria_no_42-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIARIAS AO VEREADOR ROGÉRIO FERNANDES SOARES</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/64/portaria_no_43-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/64/portaria_no_43-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIAS AO AUTORIZA DIARIAS AO VEREADOR ROGÉRIO FERNANDES SOARES</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/65/portaria_no_44-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/65/portaria_no_44-2021.pdf</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/66/portaria_no_45-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/66/portaria_no_45-2021.pdf</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/67/portaria_no_46-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/67/portaria_no_46-2021.pdf</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/68/portaria_no_47-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/68/portaria_no_47-2021.pdf</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/69/portaria_no_48-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/69/portaria_no_48-2021.pdf</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/70/portaria_no_49-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/70/portaria_no_49-2021.pdf</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/71/portaria_no_50-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/71/portaria_no_50-2021.pdf</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/72/portaria_no_51-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/72/portaria_no_51-2021.pdf</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/73/portaria_no_52-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/73/portaria_no_52-2021.pdf</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/74/portaria_no_53-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/74/portaria_no_53-2021.pdf</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/75/portaria_no_54-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/75/portaria_no_54-2021.pdf</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/76/portaria_no_55-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/76/portaria_no_55-2021.pdf</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/77/portaria_no_56-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/77/portaria_no_56-2021.pdf</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/78/portaria_no_57-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/78/portaria_no_57-2021.pdf</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/79/portaria_no_58-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/79/portaria_no_58-2021.pdf</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/80/portaria_no_59-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/80/portaria_no_59-2021.pdf</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/81/portaria_no_60-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/81/portaria_no_60-2021.pdf</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/82/portaria_no_61-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/82/portaria_no_61-2021.pdf</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/83/portaria_no_62-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/83/portaria_no_62-2021.pdf</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/84/portaria_no_63-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/84/portaria_no_63-2021.pdf</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/85/portaria_no_64-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/85/portaria_no_64-2021.pdf</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/86/portaria_no_65-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/86/portaria_no_65-2021.pdf</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/87/portaria_no_66-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/87/portaria_no_66-2021.pdf</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/88/portaria_no_67-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/88/portaria_no_67-2021.pdf</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/89/portaria_no68-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/89/portaria_no68-2021.pdf</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/90/portaria_no69-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/90/portaria_no69-2021.pdf</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/91/portaria_no_70-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/91/portaria_no_70-2021.pdf</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/92/portaria_no_71-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/92/portaria_no_71-2021.pdf</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/93/portaria_no_72-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/93/portaria_no_72-2021.pdf</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/94/portaria_no_73-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/94/portaria_no_73-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIÁRIAS AO AUTORIZA DIARIAS AO VEREADOR JOSEVALDO GUIMARÃES</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/95/portaria_no_74-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/95/portaria_no_74-2021.pdf</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/96/portaria_no_75-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/96/portaria_no_75-2021.pdf</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/97/portaria_no_76-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/97/portaria_no_76-2021.pdf</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/98/portaria_no_77-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/98/portaria_no_77-2021.pdf</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/99/portaria_no_78-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/99/portaria_no_78-2021.pdf</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/100/portaria_no_79-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/100/portaria_no_79-2021.pdf</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/101/portaria_no_80-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/101/portaria_no_80-2021.pdf</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/102/portaria_no_81-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/102/portaria_no_81-2021.pdf</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/103/portaria_no_82-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/103/portaria_no_82-2021.pdf</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/104/portaria_no_83-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/104/portaria_no_83-2021.pdf</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/105/portaria_no_84-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/105/portaria_no_84-2021.pdf</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/106/portaria_no85-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/106/portaria_no85-2021.pdf</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/107/portaria_no86-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/107/portaria_no86-2021.pdf</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/108/portaria_no87-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/108/portaria_no87-2021.pdf</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/109/portaria_no88-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/109/portaria_no88-2021.pdf</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/152/lei_complementar_no_015-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/152/lei_complementar_no_015-2021.pdf</t>
   </si>
   <si>
     <t>Cria Programa para recuperação de Créditos Fiscais- REFIS MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/417/projeto_de_resolucao_no_01-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/417/projeto_de_resolucao_no_01-2021.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos vencimentos dos servidores públicos da Câmara Municipal de Rio dos Bois-To, ativos, para recomposição da defasagem inflacionária anual.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/418/projeto_de_resolucao_no_02-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/418/projeto_de_resolucao_no_02-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transmissão remota (virtual)das sessões ordinárias e extraordinárias, no âmbito da Câmara Municipal de Rio dos Bois-To.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_no_01-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_no_01-2021.pdf</t>
   </si>
   <si>
     <t>Requer a vossa senhoria que solicite ao excelentíssimo prefeito municipal que providencie. Um poço artesiano na região da mata dos cavalcantes, pois os moradores daquela região estão exigindo esse poço, porque quando os sojeiros vão dar combate na soja com venenos, os riachos que ali existem estão sendo todos contaminados, deixando assim os moradores daquela região com medo de usar dessa água, pois pode prejudicar a saúde de seres humanos, e também levar a morte de animais indefesos.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/383/requerimento_no_04-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/383/requerimento_no_04-2021.pdf</t>
   </si>
   <si>
     <t>Requer a vossa senhoria que solicite ao excelentíssimo prefeito municipal que providencie. Um poço artesiano na região do Assentamento Paulo Freire I e II e também das comunidades da ilha e clemência, pois necessita urgente de água potável para o consumo próprio, devido o prolongado do verão nessas regiões.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_no_05-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Requer a vossa senhoria que solicite ao excelentíssimo prefeito municipal que faça a substituição das lâmpadas da agrovila I e II do assentamento Paulo Freire. Pois algumas lâmpadas se encontram queimadas, e gostaria de pedir também que faça a recuperação das estradas da agrovila II.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/385/requerimento_no_06-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/385/requerimento_no_06-2021.pdf</t>
   </si>
   <si>
     <t>Requer a vossa senhoria que solicite ao excelentíssimo prefeito municipal o funcionamento urgente do posto de atendimento do assentamento Paulo Freire II.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_no_07-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_no_07-2021.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência que solicite ao Excelentíssimo Prefeito municipal a contratação temporária de um técnico trabalhista para avaliar quais são os cargos públicos considerados de periculosidade e insalubre, a fim de que sirva de fundamento para a criação de futuro projeto lei que classifica quais são os cargos públicos que receberão os adicionais.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_no_08-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_no_08-2021.pdf</t>
   </si>
   <si>
     <t>Requer a vossa excelência que solicite ao excelentíssimo prefeito municipal o termino da quadra do assentamento Paulo Freire II. Fazendo as grades da entrada e o alambrado das laterais.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/388/requerimento_no_09-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/388/requerimento_no_09-2021.pdf</t>
   </si>
   <si>
     <t>Requer a vossa excelência que solicite ao excelentíssimo prefeito municipal um decreto municipal pedindo a mudança do dia de funcionamento da Feira municipal de quarta para os domingos.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/389/requerimento_no_10-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/389/requerimento_no_10-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente da Câmara Municipal de Rio dos Bois-TO, o vereador que este sobrevém no uso legal de suas atribuições, requer de Vossa Excelência, que solicite ao Excelentíssimo Prefeito municipal Moacir Oliveira Lopes, que mande colocar as placas de sinalização indicando sentido único no começo da Avenida Tocantins e sentido proibido no final da Praça Sebastião Borba Santos.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/390/requerimento_no_11-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/390/requerimento_no_11-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente da Câmara Municipal de Rio dos Bois-TO, o vereador que este sobrevém no uso legal de suas atribuições, requer de Vossa Excelência, que solicite ao Excelentíssimo Prefeito municipal Moacir Oliveira Lopes, o encascalhamento das estradas sentido ao baixão a partir da fazenda do senhor Eurípedes até a divisa do senhor Alexandre com o senhor Diassis.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>ASSUNTO: Solicita ao poder Executivo Municipal, instalação de academia ao ar livre, na Praça da Árvore ( Pracinha Ecológica) , no Setor Jabaquara, nesta cidade. Sr. Presidente, senhores Vereadores; O vereador que este subscreve requer que, após ouvir o plenário desta Casa de Leis, na forma do Art. 95, VI, combinado com o § 1º do Regimento Interno, seja encaminhado oficio ao Excelentíssimo Sr. Prefeito Municipal, MOACIR OLIVEIRA LOPES, e para a Secretaria Municipal de Esporte e Lazer, a seguinte INDICAÇÃO:</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/392/requerimento_no_13-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/392/requerimento_no_13-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando quatro Guarda Municipal, para nosso município de Rio dos Bois-TO.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/393/requerimento_no_14-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/393/requerimento_no_14-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta Casa de Leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando que coloque o nome do Senhor Lourival Barreira da Silva em uma instituição que for feita no Município de agora para frente.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/394/requerimento_no_15-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/394/requerimento_no_15-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente da Câmara Municipal de Rio dos Bois-TO, o vereador que este sobrevém no uso legal de suas atribuições, requer de Vossa Excelência, que solicite ao Excelentíssimo Prefeito municipal Moacir Oliveira Lopes, o encascalhamento da estrada que dá acesso a Ilha saindo da ferrovia até o ultimo lote da ilha.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/395/requerimento_no_16-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/395/requerimento_no_16-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente da Câmara Municipal de Rio dos Bois-TO, o vereador que este sobrevém no uso legal de suas atribuições, requer de Vossa Excelência, que solicite ao Excelentíssimo Prefeito municipal Moacir Oliveira Lopes, que coloque uma lâmpada no poste na AV. Azarias Vieira Barros que dá acesso ao posto de saúde.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/396/requerimento_no_17-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/396/requerimento_no_17-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente da Câmara Municipal de Rio dos Bois-TO, o vereador que este sobrevém no uso legal de suas atribuições, requerem de Vossa Excelência, que solicite ao Excelentíssimo Prefeito municipal Moacir Oliveira Lopes, que inclui no Projeto da Academia de Saúde do lado da UBS Mãe Sabina, um parquinho infantil, contendo brinquedos e outros equipamentos como: balanço, gangorras, escorregador, túnel e ETC.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/397/requerimento_no_18-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/397/requerimento_no_18-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal, que remeta a esta casa legislativa, o projeto de lei que autoriza o município a comprar a vacina contra Covid – 19, em parceria com o estado e Município de Rio dos bois – To assim contemplando com a vacinação em massa a população rioboense.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/398/requerimento_no_19-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/398/requerimento_no_19-2021.pdf</t>
   </si>
   <si>
     <t>Requer a vossa excelência que solicite ao excelentíssimo prefeito municipal que faça a recuperação das estradas que dá acesso a comunidade dos primos à clemência.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/399/requerimento_no_20-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/399/requerimento_no_20-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal, que providencie a compra de uma ambulância modelo S10 para saúde.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_no_21-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_no_21-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta Casa de Leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando um poste de energia com luminárias na rua – 03 perto da casa do senhor Matias, no setor Jabaquara, Rio dos bois – To.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/422/requerimento_no_22-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/422/requerimento_no_22-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta Casa de Leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando nos termos do regimento interno a inclusão do presente requerimento para apreciação e votação do plenário desta câmara municipal, e após a aprovação seja encaminhado ao chefe do poder executivo, que realizando as compras de produtos de gênero alimentício dos recursos financeiros do programa nacional de alimentação escolar PNAE, em formato de kits de alimentação escolar, nos termos da lei nº 13.987/2020. Que modificou a lei nº 11.947/2009 permitindo assim, a aquisição e distribuição de alimentos do programa nacional de alimentação escolar PNAE diretamente aos estudantes, durante a pandemia da Covid-19.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/423/requerimento_no_23-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/423/requerimento_no_23-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta Casa de Leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando o patrolhamento das estradas do senhor Rosalino, Raimundo Martins, Manelico, Raimundo Tavares e o senhor Zé Maria Tavares, e em alguns lugares que precisa de cascalho que não é o problema daquela região.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/424/requerimento_no_24-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/424/requerimento_no_24-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal, que providencie dois mata burros, um na divisa do senhor Diassis com o senhor Raimundo Martins e outro na divisa do senhor Raimundo Martins com o senhor Manelico, e uma ponte na terra do senhor Manoel Buderno para associação casco de canoa, já conseguimos a madeira com o senhor Moziel popular Marchão.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/425/requerimento_no_25-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/425/requerimento_no_25-2021.pdf</t>
   </si>
   <si>
     <t>Solicita providências urgentes contra o aumento da criminalidade em nosso município, através do envio de efetivo da Policia Militar. Sr. Presidente, senhores Vereadores;; O vereador que este subscreve requer que, após ouvir o plenário desta Casa de Leis, na forma do Art. 95, VI, combinado com o § 1º do Regimento Interno, seja solicitado ao EXMO SR Secretário de Estado da Segurança Pública do Estado do Tocantins, a seguinte INDICAÇÃO: Rever a política de distribuição do efetivo policial na Regional de Miracema, na qual está inserida o Município de Rio dos Bois.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/426/requerimento_no_26-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/426/requerimento_no_26-2021.pdf</t>
   </si>
   <si>
     <t>Requer a vossa excelência que solicite ao excelentíssimo prefeito municipal que venha implantar em nossos órgãos públicos energia fotovoltaica, com a implantação de placas solares.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/427/requerimento_no_27-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/427/requerimento_no_27-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal solicitando a manutenção da ponte e das estradas da barra do Tabocão na divisa do senhor Helton e com senhor Aparecido, pois aquela ponte se encontra em um estado critico e a estrada precisa de uma limpeza dos dois lados da mesma, pois ela dá acesso à via vicinal que liga os dois municípios de Rio dos bois a Tabocão.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/428/requerimento_no_28-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/428/requerimento_no_28-2021.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer que, após ouvir o plenário desta Casa de Leis, na forma do Art. 95, VI, combinado com o § 1º do Regimento Interno, se digne de encaminhar ao Excelentíssimo Sr. Prefeito Municipal, MOACIR OLIVEIRA LOPES, solicitação para que junto ao setor responsável seja tomada a seguinte providência. Manutenção da Ponte do Gorgulho; Instalação de corrimão e placas de indicação.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/429/requerimento_no_29-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/429/requerimento_no_29-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando a Instalação de iluminação publica no cemitério Jardim das Palmeiras, Instalação de caixa d’água, Instalação de Banheiro Sanitário, Pias Sanitárias, Perfuração de poços, Cisternas, uma cobertura de frente o portão do cemitério Jardim das Palmeiras, denominado velódromo, para da apoio aos entes queridos no cemitério Jardim das Palmeiras do município de Rio dos Bois/TO.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/430/requerimento_no_30-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/430/requerimento_no_30-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta Casa de Leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando a manutenção das estradas, de preferência onde o ônibus escolar faz linha, dando prioridade a parte de roçagem e em algumas partes tapar buracos, principalmente na lateral da ferrovia do lado de lá, o capim agrupou e cresceu muito.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/431/requerimento_no_31-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/431/requerimento_no_31-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal solicitando a implantação de um quebra-mola na Rua Raimundo Carvalho a uns dez metros da Av. JK, e um quebra-mola na Avenida JK a uns dez metros da Rua Raimundo Carvalho (ao lado da casa da Igreja Católica).</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/432/requerimento_no_32-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/432/requerimento_no_32-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta casa de leis que encaminhe expediente ao senhor Prefeito Municipal solicitando a implantação de um quebra-mola na Av. Tiradentes em frente à oficina do Sancho.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/433/requerimento_no_33-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/433/requerimento_no_33-2021.pdf</t>
   </si>
   <si>
     <t>Requer a vossa senhoria que cobre ao excelentíssimo prefeito municipal a gratificação para os funcionários da linha de frente do posto de Saúde de Rio dos Bois - TO.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/434/requerimento_no_34-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/434/requerimento_no_34-2021.pdf</t>
   </si>
   <si>
     <t>Requer a vossa senhoria que peça ao excelentíssimo prefeito municipal que mande um oficio para a energisa colocar lâmpadas nos postes que já estão colocados do lado de cá na margem da BR 153.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/435/requerimento_no_35-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/435/requerimento_no_35-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta Casa de Leis que encaminhe expediente ao senhor Prefeito Municipal, que seja disponibilizado uniformes e carteira de identificação para todos os motoristas do município, especificando a área que cada um encontra se atuando .</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/436/requerimento_no_36-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/436/requerimento_no_36-2021.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer que, após ouvir o plenário desta Casa de Leis, na forma do Art. 95, VI, combinado com o § 1º do Regimento Interno, se digne de encaminhar ao Excelentíssimo Sr. Prefeito Municipal, MOACIR OLIVEIRA LOPES, à Srª Secretaria Municipal de Saúde, MARIA VITALINA FERNENDES ARAÚJO, que os mesmos promovam estudos e envie para apreciação do Poder Legislativo Municipal, um Projeto de Lei que Estabelece o Plano de Cargos, Carreiras e Remunerações dos Profissionais de Saúde do Município – PCCS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/437/requerimento_no_37-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/437/requerimento_no_37-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta Casa de Leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando o patrolamento da estrada do senhor Adolfo Dias e o da estrada da Associação Gorgulho e o cascalhamento de alguns locais daquela estrada.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/438/requerimento_no_38-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/438/requerimento_no_38-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta Casa de Leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando os reparos de três mata burros chegando à fazenda de seu Eurípedes sentido Baixão o outro na divisa de seu Eurípedes com seu Francisco (popular Chico macaco) e outro na divisa de seu Alexandre com o senhor De Assis.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/439/requerimento_no_39-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/439/requerimento_no_39-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Presidente desta Casa de Leis que encaminhe expediente ao senhor Prefeito Municipal, solicitando que faça um mata burro na divisa do senhor Alexandre com o senhor Francisco (popular Chico macaco).</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/440/requerimento_no_40-2021.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/440/requerimento_no_40-2021.pdf</t>
   </si>
   <si>
     <t>lndico dentro das Normas Regimentais da Casa, após deliberação do Plenário, que seja encaminhado expediente ao Prefeito Municipal para requerer que remeta a esta Casa Leqislativa Projeto de Lei que disponha sobre a aquisição e obriqatoriedade de utilização de detector de metais nas escolas estabelecidas no município de Rio dos Bois-TO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2231,68 +2231,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/970/autografo_de_lei_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/971/autografo_de_lei_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/972/autografo_de_lei_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/973/autografo_de_lei_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/974/autografo_de_lei_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/975/autografo_de_lei_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/976/autografo_de_lei_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/977/autografo_de_lei_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/978/autografo_de_lei_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/979/autografo_de_lei_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/980/autografo_de_lei_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/981/autografo_de_lei_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/982/autografo_de_lei_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/983/autografo_de_lei_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/984/autografo_de_lei_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/190/decreto_legislativo_01-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/191/decreto_legislativo_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/192/decreto_legislativo______no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/193/decreto_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/194/decreto_no_02-2021..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/195/decreto_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/196/decreto_no_04-2021..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/197/decreto_no_05-2021..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/198/decreto_no_06-2021..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/199/decreto_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/200/decreto_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/201/decreto_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/202/decreto_no10-2021..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/203/decreto_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/204/decreto_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/205/decreto_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/206/decreto_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/207/decreto_no15_-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/208/decreto_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/209/decreto_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/210/decreto_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/211/decreto_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/212/decreto_no__20-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/213/decreto_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/214/decreto_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/215/decreto_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/216/decreto_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/217/decreto_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/138/lei_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/139/lei_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/140/lei__no_006-2021_plano_diretor..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/141/lei_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/142/lei_no_08-2021_.....pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/143/lei_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/144/lei_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/145/lei_no_11-2021ppa.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/146/lei_no_12-2021_loa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/147/lei_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/148/lei_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/149/lei_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/150/lei_no_016_-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/928/parecer_da_ccjr_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/929/parecer_da_ccjr_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/930/parecer_da_ccjr_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/931/parecer_da_ccjr_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/932/parecer_da_ccjr_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/933/parecer_da_ccjr_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/934/parecer_da_ccjr_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/935/parecer_da_ccjr_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/936/parecer_da_ccjr_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/938/parecer_da_ccjr_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/940/parecer_da_ccjr_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/941/parecer_da_ccjr_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/942/parecer_da_ccjr_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/943/parecer_da_ccjr_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/944/parecer_da_ccjr_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/945/parecer_da_ccjr_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/946/parecer_da_ccjr_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/947/parecer_da_ccjr_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/948/parecer_da_ccjr_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/949/parecer_da_ccjr_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/950/parecer_da_ccjr_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/906/01-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/911/02-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/912/03-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/913/04-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/914/05-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/915/06-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/916/07-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/917/09-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/918/10-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/919/11-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/920/12-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/830/01-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/22/portaria_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/23/portaria_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/24/portaria_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/25/portaria_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/26/portaria_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/27/portaria_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/28/portaria_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/29/portaria_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/30/portaria_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/31/portaria_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/32/portaria_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/33/portaria_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/34/portaria_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/35/portaria_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/36/portaria_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/37/portaria_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/38/portaria_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/39/portaria_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/40/portaria_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/41/portaria_no_20-_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/42/portaria_no_21-_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/43/portaria_no_22-_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/44/portaria_no_23-_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/45/portaria_no_24-_2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/46/portaria_no_25-_2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/47/portaria_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/48/portaria_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/49/portaria_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/50/portaria_no_29-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/51/portaria_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/52/portaria_no_31-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/53/portaria_no_32-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/54/portaria_no_33-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/55/portaria_no_34-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/56/portaria_no_35-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/57/portaria_no_36-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/58/portaria_no_37-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/59/portaria_no_38-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/60/portaria_no_39-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/61/portaria_no_40-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/62/portaria_no_41-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/63/portaria_no_42-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/64/portaria_no_43-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/65/portaria_no_44-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/66/portaria_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/67/portaria_no_46-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/68/portaria_no_47-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/69/portaria_no_48-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/70/portaria_no_49-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/71/portaria_no_50-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/72/portaria_no_51-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/73/portaria_no_52-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/74/portaria_no_53-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/75/portaria_no_54-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/76/portaria_no_55-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/77/portaria_no_56-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/78/portaria_no_57-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/79/portaria_no_58-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/80/portaria_no_59-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/81/portaria_no_60-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/82/portaria_no_61-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/83/portaria_no_62-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/84/portaria_no_63-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/85/portaria_no_64-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/86/portaria_no_65-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/87/portaria_no_66-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/88/portaria_no_67-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/89/portaria_no68-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/90/portaria_no69-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/91/portaria_no_70-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/92/portaria_no_71-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/93/portaria_no_72-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/94/portaria_no_73-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/95/portaria_no_74-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/96/portaria_no_75-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/97/portaria_no_76-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/98/portaria_no_77-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/99/portaria_no_78-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/100/portaria_no_79-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/101/portaria_no_80-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/102/portaria_no_81-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/103/portaria_no_82-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/104/portaria_no_83-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/105/portaria_no_84-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/106/portaria_no85-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/107/portaria_no86-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/108/portaria_no87-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/109/portaria_no88-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/152/lei_complementar_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/417/projeto_de_resolucao_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/418/projeto_de_resolucao_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/383/requerimento_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/385/requerimento_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/388/requerimento_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/389/requerimento_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/390/requerimento_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/392/requerimento_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/393/requerimento_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/394/requerimento_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/395/requerimento_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/396/requerimento_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/397/requerimento_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/398/requerimento_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/399/requerimento_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/422/requerimento_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/423/requerimento_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/424/requerimento_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/425/requerimento_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/426/requerimento_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/427/requerimento_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/428/requerimento_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/429/requerimento_no_29-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/430/requerimento_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/431/requerimento_no_31-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/432/requerimento_no_32-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/433/requerimento_no_33-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/434/requerimento_no_34-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/435/requerimento_no_35-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/436/requerimento_no_36-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/437/requerimento_no_37-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/438/requerimento_no_38-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/439/requerimento_no_39-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/440/requerimento_no_40-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/970/autografo_de_lei_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/971/autografo_de_lei_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/972/autografo_de_lei_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/973/autografo_de_lei_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/974/autografo_de_lei_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/975/autografo_de_lei_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/976/autografo_de_lei_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/977/autografo_de_lei_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/978/autografo_de_lei_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/979/autografo_de_lei_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/980/autografo_de_lei_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/981/autografo_de_lei_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/982/autografo_de_lei_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/983/autografo_de_lei_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/984/autografo_de_lei_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/190/decreto_legislativo_01-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/191/decreto_legislativo_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/192/decreto_legislativo______no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/193/decreto_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/194/decreto_no_02-2021..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/195/decreto_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/196/decreto_no_04-2021..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/197/decreto_no_05-2021..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/198/decreto_no_06-2021..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/199/decreto_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/200/decreto_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/201/decreto_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/202/decreto_no10-2021..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/203/decreto_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/204/decreto_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/205/decreto_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/206/decreto_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/207/decreto_no15_-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/208/decreto_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/209/decreto_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/210/decreto_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/211/decreto_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/212/decreto_no__20-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/213/decreto_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/214/decreto_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/215/decreto_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/216/decreto_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/217/decreto_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/138/lei_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/139/lei_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/140/lei__no_006-2021_plano_diretor..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/141/lei_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/142/lei_no_08-2021_.....pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/143/lei_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/144/lei_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/145/lei_no_11-2021ppa.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/146/lei_no_12-2021_loa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/147/lei_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/148/lei_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/149/lei_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/150/lei_no_016_-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/928/parecer_da_ccjr_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/929/parecer_da_ccjr_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/930/parecer_da_ccjr_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/931/parecer_da_ccjr_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/932/parecer_da_ccjr_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/933/parecer_da_ccjr_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/934/parecer_da_ccjr_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/935/parecer_da_ccjr_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/936/parecer_da_ccjr_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/938/parecer_da_ccjr_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/940/parecer_da_ccjr_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/941/parecer_da_ccjr_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/942/parecer_da_ccjr_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/943/parecer_da_ccjr_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/944/parecer_da_ccjr_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/945/parecer_da_ccjr_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/946/parecer_da_ccjr_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/947/parecer_da_ccjr_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/948/parecer_da_ccjr_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/949/parecer_da_ccjr_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/950/parecer_da_ccjr_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/906/01-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/911/02-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/912/03-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/913/04-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/914/05-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/915/06-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/916/07-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/917/09-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/918/10-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/919/11-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/920/12-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/830/01-parecer_da_comissao_de_orcamento_e_financas_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/22/portaria_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/23/portaria_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/24/portaria_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/25/portaria_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/26/portaria_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/27/portaria_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/28/portaria_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/29/portaria_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/30/portaria_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/31/portaria_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/32/portaria_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/33/portaria_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/34/portaria_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/35/portaria_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/36/portaria_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/37/portaria_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/38/portaria_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/39/portaria_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/40/portaria_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/41/portaria_no_20-_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/42/portaria_no_21-_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/43/portaria_no_22-_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/44/portaria_no_23-_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/45/portaria_no_24-_2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/46/portaria_no_25-_2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/47/portaria_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/48/portaria_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/49/portaria_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/50/portaria_no_29-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/51/portaria_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/52/portaria_no_31-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/53/portaria_no_32-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/54/portaria_no_33-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/55/portaria_no_34-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/56/portaria_no_35-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/57/portaria_no_36-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/58/portaria_no_37-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/59/portaria_no_38-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/60/portaria_no_39-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/61/portaria_no_40-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/62/portaria_no_41-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/63/portaria_no_42-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/64/portaria_no_43-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/65/portaria_no_44-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/66/portaria_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/67/portaria_no_46-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/68/portaria_no_47-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/69/portaria_no_48-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/70/portaria_no_49-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/71/portaria_no_50-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/72/portaria_no_51-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/73/portaria_no_52-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/74/portaria_no_53-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/75/portaria_no_54-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/76/portaria_no_55-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/77/portaria_no_56-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/78/portaria_no_57-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/79/portaria_no_58-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/80/portaria_no_59-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/81/portaria_no_60-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/82/portaria_no_61-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/83/portaria_no_62-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/84/portaria_no_63-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/85/portaria_no_64-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/86/portaria_no_65-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/87/portaria_no_66-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/88/portaria_no_67-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/89/portaria_no68-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/90/portaria_no69-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/91/portaria_no_70-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/92/portaria_no_71-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/93/portaria_no_72-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/94/portaria_no_73-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/95/portaria_no_74-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/96/portaria_no_75-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/97/portaria_no_76-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/98/portaria_no_77-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/99/portaria_no_78-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/100/portaria_no_79-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/101/portaria_no_80-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/102/portaria_no_81-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/103/portaria_no_82-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/104/portaria_no_83-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/105/portaria_no_84-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/106/portaria_no85-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/107/portaria_no86-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/108/portaria_no87-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/109/portaria_no88-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/152/lei_complementar_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/417/projeto_de_resolucao_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/418/projeto_de_resolucao_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/383/requerimento_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/385/requerimento_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/388/requerimento_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/389/requerimento_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/390/requerimento_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/392/requerimento_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/393/requerimento_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/394/requerimento_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/395/requerimento_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/396/requerimento_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/397/requerimento_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/398/requerimento_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/399/requerimento_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/422/requerimento_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/423/requerimento_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/424/requerimento_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/425/requerimento_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/426/requerimento_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/427/requerimento_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/428/requerimento_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/429/requerimento_no_29-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/430/requerimento_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/431/requerimento_no_31-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/432/requerimento_no_32-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/433/requerimento_no_33-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/434/requerimento_no_34-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/435/requerimento_no_35-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/436/requerimento_no_36-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/437/requerimento_no_37-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/438/requerimento_no_38-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/439/requerimento_no_39-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2021/440/requerimento_no_40-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H220"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>