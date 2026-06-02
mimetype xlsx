--- v0 (2025-11-21)
+++ v1 (2026-06-02)
@@ -54,660 +54,660 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>AUTOGRAFO DE LEI</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE RIO DOS BOIS - CMRB</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/968/autografo_de_lei_no_02-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/968/autografo_de_lei_no_02-2020.pdf</t>
   </si>
   <si>
     <t>COMPEDEC - PROTEÇÃO DE DEFESA CIVIL</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/967/autografo_de_lei_no_03-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/967/autografo_de_lei_no_03-2020.pdf</t>
   </si>
   <si>
     <t>CRIA AÇÃO ORCAMENTARIA PARA COVID</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/966/autografo_de_lei_no_04-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/966/autografo_de_lei_no_04-2020.pdf</t>
   </si>
   <si>
     <t>CRIA A REDENOMINAÇÃO DE ORGAO PUBLICO</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/965/autografo_de_lei_no_05-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/965/autografo_de_lei_no_05-2020.pdf</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/964/autografo_de_lei_no_06-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/964/autografo_de_lei_no_06-2020.pdf</t>
   </si>
   <si>
     <t>CRIA AREA DE EXPANSÃO DE AREA URBANA AS MARGENS DO RIO TOCANTINS</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/963/autografo_de_lei_no_07-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/963/autografo_de_lei_no_07-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA CEMITERIO MUNICIPAL DE RIO DOS BOIS</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/962/autografo_de_lei_no_08-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/962/autografo_de_lei_no_08-2020.pdf</t>
   </si>
   <si>
     <t>QUADRA DE ESPORTE DO ASSENTAMENTO PAULO FREIRE II</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/961/autografo_de_lei_no_09-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/961/autografo_de_lei_no_09-2020.pdf</t>
   </si>
   <si>
     <t>LDO 2021</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/960/autografo_de_lei_no_10-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/960/autografo_de_lei_no_10-2020.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E DESPESA FIXA DO MUL. 2021</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/959/autografo_de_lei_no_11-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/959/autografo_de_lei_no_11-2020.pdf</t>
   </si>
   <si>
     <t>CRIA LEI ORÇAMENTARIA PARA ENFRETAMENTO COVID</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/958/autografo_de_lei_no_12-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/958/autografo_de_lei_no_12-2020.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSIDIOS DOS SECRETARIOS PREFEITOS VICE  MUNICIPAIS</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/</t>
   </si>
   <si>
     <t>DOAÇÃO DE LOTE PARA FAMILIA CARENTE</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DLI</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/893/decreto_no_01-_2020-1.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/893/decreto_no_01-_2020-1.pdf</t>
   </si>
   <si>
     <t>CONTRATO DE INEXIBILIDADE 0012020 JURIDICO</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/894/contrato_0082020_0001.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/894/contrato_0082020_0001.pdf</t>
   </si>
   <si>
     <t>DECRETA INEXIBILIDADE DO PROCESSO LICITATORIO CONTABILIDADE</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>LOR</t>
   </si>
   <si>
     <t>LEI ORDINARIA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/153/lei_no001-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/153/lei_no001-2020.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Proteção e Defesa Civil(COMPDEC) do Município de Rio dos Bois e dá outras providências.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/154/lei_no002-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/154/lei_no002-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Órgão Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/155/lei_no003-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/155/lei_no003-2020.pdf</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/156/lei_no004-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/156/lei_no004-2020.pdf</t>
   </si>
   <si>
     <t>Cria AÇÃO ORÇAMENTÁRIA de enfrentamento dos efeitos da pandemia ocasionada pela COVID-19, autoriza abertura de Crédito Especial no orçamento fiscal do município em favor da Unidade Fundo municipal de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/157/lei_no_005-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/157/lei_no_005-2020.pdf</t>
   </si>
   <si>
     <t>Denomina CEMITÉRIO MUNICIPAL do Município de Rio dos Bois-To e dá outras providencias.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/158/lei_no_006-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/158/lei_no_006-2020.pdf</t>
   </si>
   <si>
     <t>Denomina QUADRA DE ESPORTES DO ASSENTAMENTO PAULO FREIRE II:FRANCISCO OLIVEIRA DO NASCIMENTO e dá outras providencias.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/159/lei_no_07-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/159/lei_no_07-2020.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, Vice-prefeito, Secretários municipais e Vereadores para o mandato de 2021/2024 do município de Rio dos Bois-To, e dá outras providencias.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/160/lei_no_008-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/160/lei_no_008-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2021 (Ano Referencia de 2021) e dá outras providencias.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/161/lei_no_09-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/161/lei_no_09-2020.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Orçamento Anual do Município do Rio dos Bois-To, para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>LIC</t>
   </si>
   <si>
     <t>LICITACAO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/736/edital_0012020_informatica.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/736/edital_0012020_informatica.pdf</t>
   </si>
   <si>
     <t>LICITAÇÃO INFORMATICA DE ACORDO COM ANEXOS</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PORTARIA LEGISLATIVA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1005/portaria_no_01-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1005/portaria_no_01-2020.pdf</t>
   </si>
   <si>
     <t>Nomeia Comissão de Licitação da Câmara de rio dos Bois</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1006/portaria_no02-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1006/portaria_no02-2020.pdf</t>
   </si>
   <si>
     <t>Carro e Diárias e da outras providencias</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1007/portaria_no03-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1007/portaria_no03-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA VIAGEM AO VEREADOR ROBERTO CARLOS PEREIRA FRAGOSO</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1008/portaria_no_04-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1008/portaria_no_04-2020.pdf</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1009/portaria_no_05-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1009/portaria_no_05-2020.pdf</t>
   </si>
   <si>
     <t>Concede Férias á Servidora de Secretaria</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1010/portaria_no_06-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1010/portaria_no_06-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA VIAGEM DO SERVIDOR WELTON PEREIRA FRAGOSO</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1011/portaria_no-07-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1011/portaria_no-07-2020.pdf</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1012/portaria_no_08-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1012/portaria_no_08-2020.pdf</t>
   </si>
   <si>
     <t>Concede gratificação o Servidor desta Câmara</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1013/portaria_no_09-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1013/portaria_no_09-2020.pdf</t>
   </si>
   <si>
     <t>Concede Férias á Servidora de Serviços Gerais</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1014/portaria_no10-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1014/portaria_no10-2020.pdf</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1015/portaria_no11-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1015/portaria_no11-2020.pdf</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1016/portaria_no12-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1016/portaria_no12-2020.pdf</t>
   </si>
   <si>
     <t>Designar o Vereador para Cargo de Motorista</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1017/portaria_no13-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1017/portaria_no13-2020.pdf</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1018/portaria_no14-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1018/portaria_no14-2020.pdf</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1019/portaria_no15-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1019/portaria_no15-2020.pdf</t>
   </si>
   <si>
     <t>Revogar a Portaria e da outras providencias</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1020/portaria_no16-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1020/portaria_no16-2020.pdf</t>
   </si>
   <si>
     <t>Nomeia Servidor do Cargo de Motorista de Representação</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1021/portaria_no17-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1021/portaria_no17-2020.pdf</t>
   </si>
   <si>
     <t>Concede Férias á Servidora de Assessora Controle Interno</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1022/portaria_no18-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1022/portaria_no18-2020.pdf</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1023/portaria_no19-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1023/portaria_no19-2020.pdf</t>
   </si>
   <si>
     <t>Concede Férias á Servidor de cargo de Coordenador de Apoio Parlamentar</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1024/portaria_no20-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1024/portaria_no20-2020.pdf</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1025/portaria_no21-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1025/portaria_no21-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA VIAGEM DO SERVIDOR WILSON ROSALVE SILVA</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1026/portaria_no22-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1026/portaria_no22-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA VIAGEM A SERVIDORA EUDES GUIMARÃES OLIVEIRA</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1027/portaria_no23-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1027/portaria_no23-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AFASTAMENTO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1028/portaria_no_24-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1028/portaria_no_24-2020.pdf</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1029/portaria_no25-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1029/portaria_no25-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA VIAGEM A SERVIDORA JOSSENILDE MARTINS DE SOUSA</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1030/portaria_no26-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1030/portaria_no26-2020.pdf</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1031/portaria_no27-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1031/portaria_no27-2020.pdf</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1032/portaria_no28-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1032/portaria_no28-2020.pdf</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1033/portaria_no_29-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1033/portaria_no_29-2020.pdf</t>
   </si>
   <si>
     <t>NOMEIA A COMISSÃO DE INVENTÁRIO E BAIXA DE BENS</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1034/portaria_no_30-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1034/portaria_no_30-2020.pdf</t>
   </si>
   <si>
     <t>EXONERAR SERVIDOR DO CARGO DE COORDENADO DE APOIO PARLAMENTAR</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1035/portaria_no_31-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1035/portaria_no_31-2020.pdf</t>
   </si>
   <si>
     <t>EXONERAR SERVIDOR DO CARGO DE SECRETARIA</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1036/portaria_no_32-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1036/portaria_no_32-2020.pdf</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1037/portaria_no_33-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1037/portaria_no_33-2020.pdf</t>
   </si>
   <si>
     <t>EXONERAR SERVIDOR DO CARGO DE MOTORISTA</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/162/lei_complementar_no_01-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/162/lei_complementar_no_01-2020.pdf</t>
   </si>
   <si>
     <t>Cria a Área de Expansão Urbana ás Margens do Rio dos Bois-To,e dá outras providencias.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>RESOLUCAO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/616/resolucao_no_21-2020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/616/resolucao_no_21-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 20/2018</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1014,67 +1014,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/968/autografo_de_lei_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/967/autografo_de_lei_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/966/autografo_de_lei_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/965/autografo_de_lei_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/964/autografo_de_lei_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/963/autografo_de_lei_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/962/autografo_de_lei_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/961/autografo_de_lei_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/960/autografo_de_lei_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/959/autografo_de_lei_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/958/autografo_de_lei_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/893/decreto_no_01-_2020-1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/894/contrato_0082020_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/153/lei_no001-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/154/lei_no002-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/155/lei_no003-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/156/lei_no004-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/157/lei_no_005-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/158/lei_no_006-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/159/lei_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/160/lei_no_008-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/161/lei_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/736/edital_0012020_informatica.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1005/portaria_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1006/portaria_no02-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1007/portaria_no03-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1008/portaria_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1009/portaria_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1010/portaria_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1011/portaria_no-07-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1012/portaria_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1013/portaria_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1014/portaria_no10-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1015/portaria_no11-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1016/portaria_no12-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1017/portaria_no13-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1018/portaria_no14-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1019/portaria_no15-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1020/portaria_no16-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1021/portaria_no17-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1022/portaria_no18-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1023/portaria_no19-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1024/portaria_no20-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1025/portaria_no21-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1026/portaria_no22-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1027/portaria_no23-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1028/portaria_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1029/portaria_no25-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1030/portaria_no26-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1031/portaria_no27-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1032/portaria_no28-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1033/portaria_no_29-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1034/portaria_no_30-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1035/portaria_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1036/portaria_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1037/portaria_no_33-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/162/lei_complementar_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/616/resolucao_no_21-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/968/autografo_de_lei_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/967/autografo_de_lei_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/966/autografo_de_lei_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/965/autografo_de_lei_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/964/autografo_de_lei_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/963/autografo_de_lei_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/962/autografo_de_lei_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/961/autografo_de_lei_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/960/autografo_de_lei_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/959/autografo_de_lei_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/958/autografo_de_lei_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/893/decreto_no_01-_2020-1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/894/contrato_0082020_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/153/lei_no001-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/154/lei_no002-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/155/lei_no003-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/156/lei_no004-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/157/lei_no_005-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/158/lei_no_006-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/159/lei_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/160/lei_no_008-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/161/lei_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/736/edital_0012020_informatica.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1005/portaria_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1006/portaria_no02-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1007/portaria_no03-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1008/portaria_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1009/portaria_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1010/portaria_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1011/portaria_no-07-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1012/portaria_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1013/portaria_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1014/portaria_no10-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1015/portaria_no11-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1016/portaria_no12-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1017/portaria_no13-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1018/portaria_no14-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1019/portaria_no15-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1020/portaria_no16-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1021/portaria_no17-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1022/portaria_no18-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1023/portaria_no19-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1024/portaria_no20-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1025/portaria_no21-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1026/portaria_no22-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1027/portaria_no23-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1028/portaria_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1029/portaria_no25-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1030/portaria_no26-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1031/portaria_no27-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1032/portaria_no28-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1033/portaria_no_29-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1034/portaria_no_30-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1035/portaria_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1036/portaria_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/1037/portaria_no_33-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/162/lei_complementar_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2020/616/resolucao_no_21-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="216.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>