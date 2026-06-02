--- v0 (2026-03-03)
+++ v1 (2026-06-02)
@@ -54,1179 +54,1179 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE RIO DOS BOIS - CMRB</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/711/aviso_de_licitacao_02_22032019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/711/aviso_de_licitacao_02_22032019.pdf</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO DE INFORMATICA E SUPORTE</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/712/aviso_de_licitacao_22032019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/712/aviso_de_licitacao_22032019.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE SERVIÇO CONTABIL</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/596/decreto_no_02-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/596/decreto_no_02-2019.pdf</t>
   </si>
   <si>
     <t>DECLARO RECESSO ADMINISTRATIVO</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/599/decreto_no_04-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/599/decreto_no_04-2019.pdf</t>
   </si>
   <si>
     <t>PONTO FACULTATIVO</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/575/decreto_no005-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/575/decreto_no005-2019.pdf</t>
   </si>
   <si>
     <t>DECRETA INEXIBILIDADE DO PROCESSO LICITATORIO</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/600/decreto_no_06-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/600/decreto_no_06-2019.pdf</t>
   </si>
   <si>
     <t>DECLARA PONTO FACULTATIVO</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/601/decreto_no_07-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/601/decreto_no_07-2019.pdf</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/602/decreto_no_08-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/602/decreto_no_08-2019.pdf</t>
   </si>
   <si>
     <t>DECLARA RECESSO NAS REPARTIÇÕES PUBLICAS.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/603/decreto_no_09-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/603/decreto_no_09-2019.pdf</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/604/decreto_no_10-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/604/decreto_no_10-2019.pdf</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/605/decreto_no_11-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/605/decreto_no_11-2019.pdf</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/607/decreto_no_13-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/607/decreto_no_13-2019.pdf</t>
   </si>
   <si>
     <t>APROVAR CONTAS FINANCEIRA DE 2011</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/608/decreto_no_14-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/608/decreto_no_14-2019.pdf</t>
   </si>
   <si>
     <t>APROVAR CONTAS FINANCEIRAS SOBRE 2012</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/609/decreto_no_15-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/609/decreto_no_15-2019.pdf</t>
   </si>
   <si>
     <t>APROVAR CONTAS FINANCEIRA DE 2014</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/610/decreto_no_16-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/610/decreto_no_16-2019.pdf</t>
   </si>
   <si>
     <t>RECESSO ADMINISTRATIVO</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>DA</t>
   </si>
   <si>
     <t>DECRETO ADMINISTRATIVO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/597/decreto_no_01-_2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/597/decreto_no_01-_2019.pdf</t>
   </si>
   <si>
     <t>ALTERA O HORARIO DE EXPEDIENTE DA CAMARA</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/598/decreto_no_03-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/598/decreto_no_03-2019.pdf</t>
   </si>
   <si>
     <t>NORMALIZAR HORARIO DESTA CASA DE LEI</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EX</t>
   </si>
   <si>
     <t>EXTRATO DE CONTRATO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/584/contrato_01.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/584/contrato_01.pdf</t>
   </si>
   <si>
     <t>CONTRATO DE HONORARIOS CONTABIOS PAR A2019</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/585/contrato_02.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/585/contrato_02.pdf</t>
   </si>
   <si>
     <t>CONTRATO DE INFORMATICA EM SOFTWARE MEGASOFTGYN</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/586/contrato_03.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/586/contrato_03.pdf</t>
   </si>
   <si>
     <t>CONTRATO DE INFORMATICA REPAROS, SITE E SITIO COM A EMPRESA MARCOS SILVIO OLIVEIRA DO VALE</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/587/contrato_04.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/587/contrato_04.pdf</t>
   </si>
   <si>
     <t>CONTRATO ADVOCATICIOS COM A EMPRESA WANDERLAN CUNHA MEDEIROS ADVOGADOS</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/588/contrato_05.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/588/contrato_05.pdf</t>
   </si>
   <si>
     <t>CONTRATO DE PRESTAÇÃO DE SERVIÇOS PARA SUBISTITUIÇÃO DE SERVIDOR EM PERIODO DE FERIAS</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/589/contrato_06.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/589/contrato_06.pdf</t>
   </si>
   <si>
     <t>CONTRATO ENTRE CAMARA E UVT</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/591/contrato_no07-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/591/contrato_no07-2019.pdf</t>
   </si>
   <si>
     <t>CONTRATO ENTRE CAMARA E PREGOEIRO VILMAR</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/583/contrato_de_prestacao_de_servico_no_008-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/583/contrato_de_prestacao_de_servico_no_008-2019.pdf</t>
   </si>
   <si>
     <t>CONTRATO 08/2019 CONTABIL CONTA CERTO CONTABILIDADE PUBLICA LTDA</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>EXTRATO DE CONTRATO JURIDICO 009/2019</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/592/contrato_no10-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/592/contrato_no10-2019.pdf</t>
   </si>
   <si>
     <t>CONTRATO MARCOS SILVIO OLIVEIRA DO VALE</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/582/contrato_de_prestacao_de_servico_no012-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/582/contrato_de_prestacao_de_servico_no012-2019.pdf</t>
   </si>
   <si>
     <t>CONTRATO DE SERVIÇO NA AREA DE INFORMATICA E SITE COM A EMPRES MARCOS SILVIO OLIVERA DO VALE</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/590/contrato_no_11-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/590/contrato_no_11-2019.pdf</t>
   </si>
   <si>
     <t>CONTRATO DE PRESTAÇÃO DE SERVIÇO COM CORREIOS</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>LOR</t>
   </si>
   <si>
     <t>LEI ORDINARIA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/163/lei_no_002-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/163/lei_no_002-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de doação de uma casa a família carente do nosso Município de Rio dos Bois-To, e dá outras providencias.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/164/lei_no_003-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/164/lei_no_003-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Organizacional do Poder Executivo do Município de Rio dos Bois, Estado do Tocantins,Cria e Extingue Cargos, e dá outras Providencias.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/165/lei_no_004-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/165/lei_no_004-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para elaboração da Lei Orçamentário de 2020 (Ano referência 2020 e da outras providencias.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/166/lei_no_005-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/166/lei_no_005-2019.pdf</t>
   </si>
   <si>
     <t>Estima a Receita fixa de Despesa do orçamento anual do município de Rio dos Bois - To, para exercício de 2020.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/167/lei_no_006-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/167/lei_no_006-2019.pdf</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>PCIN</t>
   </si>
   <si>
     <t>PARECER CONTROLE INTERNO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/579/parecer_controle_interno.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/579/parecer_controle_interno.pdf</t>
   </si>
   <si>
     <t>PARECER CONTROLE INTERNO SOBRE INEXIBILIDADE DE LICITAÇÃO</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PORTARIA LEGISLATIVA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/641/portaria_no_01-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/641/portaria_no_01-2019.pdf</t>
   </si>
   <si>
     <t>NOMEAR VEREADORES A TESOURARIA BANCARIA DA MESMA</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/642/portaria_no_02-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/642/portaria_no_02-2019.pdf</t>
   </si>
   <si>
     <t>DESIGNAR SERVIDOR PARA PROTOCOLAR DOCUMENTOS</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/643/portaria_no_03-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/643/portaria_no_03-2019.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO PERMANENTE LICITALÇAO CPL</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/644/portaria_no_04-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/644/portaria_no_04-2019.pdf</t>
   </si>
   <si>
     <t>NOMEIA SERVIDORA COMO SECRETARIA</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/645/portaria_no_05-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/645/portaria_no_05-2019.pdf</t>
   </si>
   <si>
     <t>NOMEIA SERVIDOR COORDENADOR PARLAMENTAR</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/646/portaria_no_06-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/646/portaria_no_06-2019.pdf</t>
   </si>
   <si>
     <t>NOMEIA SERVIDOR COMO RH</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/647/portaria_no_07-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/647/portaria_no_07-2019.pdf</t>
   </si>
   <si>
     <t>FAZER SOLICITAÇÃO DE MATERIAIS DENTRO DO EXPEDIENT</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/666/portaria_no_08-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/666/portaria_no_08-2019.pdf</t>
   </si>
   <si>
     <t>NOMEAR SERVIDOR DE ACORDO COM ANEXO</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/667/portaria_no_09-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/667/portaria_no_09-2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA VIAGEM A VEREADOR</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/668/portaria_no_10-2019..pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/668/portaria_no_10-2019..pdf</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/669/portaria_no_11-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/669/portaria_no_11-2019.pdf</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/670/portaria_no_12-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/670/portaria_no_12-2019.pdf</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/671/portaria_no_13-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/671/portaria_no_13-2019.pdf</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/672/portaria_no_14-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/672/portaria_no_14-2019.pdf</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/673/portaria_no_15-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/673/portaria_no_15-2019.pdf</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/674/portaria_no_16-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/674/portaria_no_16-2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA VIAGEM A servidora</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/675/portaria_no_17-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/675/portaria_no_17-2019.pdf</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/676/portaria_no_18-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/676/portaria_no_18-2019.pdf</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/677/portaria_no_19-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/677/portaria_no_19-2019.pdf</t>
   </si>
   <si>
     <t>CONCEDER FERIAS A SERVIDORA ASG</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/679/portaria_no_21-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/679/portaria_no_21-2019.pdf</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/680/portaria_no_22-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/680/portaria_no_22-2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA VIAGEM A SERVIDOR</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/681/portaria_no_23-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/681/portaria_no_23-2019.pdf</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/682/portaria_no_24-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/682/portaria_no_24-2019.pdf</t>
   </si>
   <si>
     <t>Concede Gratificação ao Servidor da Câmara municip</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/683/portaria_no_25-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/683/portaria_no_25-2019.pdf</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/578/portaria_no_26-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/578/portaria_no_26-2019.pdf</t>
   </si>
   <si>
     <t>NOMEIA A CPL 2019</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/684/portaria_no_27-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/684/portaria_no_27-2019.pdf</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/685/portaria_no_28-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/685/portaria_no_28-2019.pdf</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/686/portaria_no_29-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/686/portaria_no_29-2019.pdf</t>
   </si>
   <si>
     <t>CONCEDE FERIAS A SERVIDORA JOSSENILDES</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/580/portaria_no30-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/580/portaria_no30-2019.pdf</t>
   </si>
   <si>
     <t>NOMEIA O SERVIDOR AO CARGO DE FISCAL DE CONTRATO</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/678/portaria_no_20-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/678/portaria_no_20-2019.pdf</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/687/portaria_no_32-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/687/portaria_no_32-2019.pdf</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/688/portaria_no_33-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/688/portaria_no_33-2019.pdf</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/689/portaria_no_34-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/689/portaria_no_34-2019.pdf</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/710/portatia_no_36-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/710/portatia_no_36-2019.pdf</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/690/portaria_no_37-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/690/portaria_no_37-2019.pdf</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/691/portaria_no_38-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/691/portaria_no_38-2019.pdf</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/692/portaria_no_40-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/692/portaria_no_40-2019.pdf</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/693/portaria_no_41-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/693/portaria_no_41-2019.pdf</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/694/portaria_no_42-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/694/portaria_no_42-2019.pdf</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/695/portaria_no_43-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/695/portaria_no_43-2019.pdf</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/696/portaria_no_44-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/696/portaria_no_44-2019.pdf</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/697/portaria_no_45-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/697/portaria_no_45-2019.pdf</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/698/portaria_no_46-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/698/portaria_no_46-2019.pdf</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/700/portaria_no_48-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/700/portaria_no_48-2019.pdf</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/701/portaria_no_49-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/701/portaria_no_49-2019.pdf</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/702/portaria_no_50-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/702/portaria_no_50-2019.pdf</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/703/portaria_no_51-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/703/portaria_no_51-2019.pdf</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/705/portaria_no_53-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/705/portaria_no_53-2019.pdf</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/706/portaria_no_54-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/706/portaria_no_54-2019.pdf</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/707/portaria_no_55-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/707/portaria_no_55-2019.pdf</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/708/portaria_no_56-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/708/portaria_no_56-2019.pdf</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/709/portatia_no_35-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/709/portatia_no_35-2019.pdf</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>PROCESSO ADMINISTRATIVO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/581/processo_administrativo_no0032019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/581/processo_administrativo_no0032019.pdf</t>
   </si>
   <si>
     <t>PROCESSO ADMINISTRATIVO ADVOCATICIOS</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINARIA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/713/projeto_de_lei_001_17012019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/713/projeto_de_lei_001_17012019.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE CRIAÇÃO DE DENOMINAÇÃO DE ORGÃO</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/714/projeto_de_lei_02_15042019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/714/projeto_de_lei_02_15042019.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A DOAÇÃO DE UMA CASA PARA FAMILIA</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/715/projeto_de_lei_04_29102020.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/715/projeto_de_lei_04_29102020.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE LDO 2019/2020</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/716/projeto_de_lei_05_28102019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/716/projeto_de_lei_05_28102019.pdf</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/416/projeto_de_resolucao_no_08-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/416/projeto_de_resolucao_no_08-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA RESOLUÇÃO 017/2018, CORRIGE O ANEXO I E II DO PLANO DE CARGOS E SALÁRIOS DA CÂMARA MUNICIPAL DE RIO DOS BOIS, QUE ESPECIFICA E DA OUTRAS PROVIDÊNCIAS..</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/619/requerimento_no_01-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/619/requerimento_no_01-2019.pdf</t>
   </si>
   <si>
     <t>REQUERER AO PREFEITO MUL. QUE ARRUME RUA 01 JABAQU</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/620/requerimento_no_02-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/620/requerimento_no_02-2019.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE ACADEMIA AO AR LAR LIVRE</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/621/requerimento_no_03-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/621/requerimento_no_03-2019.pdf</t>
   </si>
   <si>
     <t>REQUERER INSTALAÇÃO DE ILUMINAÇÃO NAS VIAS JABAQUARA</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/622/requerimento_no_04-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/622/requerimento_no_04-2019.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE UMA PASSARELA AO CASCO DA CANOA</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/623/requerimento_no_06-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/623/requerimento_no_06-2019.pdf</t>
   </si>
   <si>
     <t>REQUER A VEDAÇÃO DO ALABRADO QUADRA DE AREIA AO LADO FEIRA COBERTA</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/624/requerimento_no_07-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/624/requerimento_no_07-2019.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MATA BURRO NA FAZENDA SANTO ANTONIO ANTIGA FAZENDA MARRECO</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/625/requerimento_no_08-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/625/requerimento_no_08-2019.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE A LIMPEZA PUBLICA DO ASS. PAULO FREIRE I, II E DEMAIS DEPENDENCIAS</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/626/requerimento_no_09-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/626/requerimento_no_09-2019.pdf</t>
   </si>
   <si>
     <t>FAZER BUIRO, GALARIA, PONTES NA REGIAO DO BONAFIM</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/627/requerimento_no_10-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/627/requerimento_no_10-2019.pdf</t>
   </si>
   <si>
     <t>limpeza do corredor vicinal vereda bonita CONHECIDA COMO ESTRADA DA TRANSQUICA</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/628/requerimento_no_11-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/628/requerimento_no_11-2019.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO DA ESTRADA FAZENDA NOSSA SENHORA DA GUIA</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MATA BURRO E TIRA DE ATOLEIRO.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/630/requerimento_no13-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/630/requerimento_no13-2019.pdf</t>
   </si>
   <si>
     <t>CONCERTO DE BUEIRO PERTO DO ESTADIO</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/631/requerimento_no14-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/631/requerimento_no14-2019.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DA COMUNIDADE POSTO IPE</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/632/requerimento_no15-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/632/requerimento_no15-2019.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO, CASCALHAMENTO E PEDRAS CORREGO SAPEZAO</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/633/requerimento_no16-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/633/requerimento_no16-2019.pdf</t>
   </si>
   <si>
     <t>DOCUMENTO QUE PROVE A DOAÇÃO DA AMBULANCIA</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/634/requerimento_no17-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/634/requerimento_no17-2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 016/2018 ESTRUTURA ORGANIZACIONAL</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/635/requerimento_no18-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/635/requerimento_no18-2019.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MATA BURRO NA ESTRADA DO BAIXÃO</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/636/requerimento_no19-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/636/requerimento_no19-2019.pdf</t>
   </si>
   <si>
     <t>CRIE UM REGULARMENTO PARA USO DO VEICULO</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/637/requerimento_no20-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/637/requerimento_no20-2019.pdf</t>
   </si>
   <si>
     <t>PLOTAGEM DO VEICULO GOL PLACA MXF 3532 USADO COMO VEICULO ESCOLAR</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/638/requerimento_no21-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/638/requerimento_no21-2019.pdf</t>
   </si>
   <si>
     <t>PONTE SOBRE O RIO GORGULHO</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/639/requerimento_no24-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/639/requerimento_no24-2019.pdf</t>
   </si>
   <si>
     <t>PLOTAR O VEICULO PEUGEOT OLX 7721</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/640/requerimento_no25-2019.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/640/requerimento_no25-2019.pdf</t>
   </si>
   <si>
     <t>CASCALHAR ESTRADAS VICINAIS JOSE LUIZ E RAIMUNDO CACHOEIRA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1533,68 +1533,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/711/aviso_de_licitacao_02_22032019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/712/aviso_de_licitacao_22032019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/596/decreto_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/599/decreto_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/575/decreto_no005-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/600/decreto_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/601/decreto_no_07-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/602/decreto_no_08-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/603/decreto_no_09-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/604/decreto_no_10-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/605/decreto_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/607/decreto_no_13-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/608/decreto_no_14-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/609/decreto_no_15-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/610/decreto_no_16-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/597/decreto_no_01-_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/598/decreto_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/584/contrato_01.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/585/contrato_02.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/586/contrato_03.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/587/contrato_04.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/588/contrato_05.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/589/contrato_06.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/591/contrato_no07-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/583/contrato_de_prestacao_de_servico_no_008-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/592/contrato_no10-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/582/contrato_de_prestacao_de_servico_no012-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/590/contrato_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/163/lei_no_002-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/164/lei_no_003-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/165/lei_no_004-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/166/lei_no_005-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/167/lei_no_006-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/579/parecer_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/641/portaria_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/642/portaria_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/643/portaria_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/644/portaria_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/645/portaria_no_05-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/646/portaria_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/647/portaria_no_07-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/666/portaria_no_08-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/667/portaria_no_09-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/668/portaria_no_10-2019..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/669/portaria_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/670/portaria_no_12-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/671/portaria_no_13-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/672/portaria_no_14-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/673/portaria_no_15-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/674/portaria_no_16-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/675/portaria_no_17-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/676/portaria_no_18-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/677/portaria_no_19-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/679/portaria_no_21-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/680/portaria_no_22-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/681/portaria_no_23-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/682/portaria_no_24-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/683/portaria_no_25-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/578/portaria_no_26-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/684/portaria_no_27-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/685/portaria_no_28-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/686/portaria_no_29-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/580/portaria_no30-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/678/portaria_no_20-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/687/portaria_no_32-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/688/portaria_no_33-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/689/portaria_no_34-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/710/portatia_no_36-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/690/portaria_no_37-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/691/portaria_no_38-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/692/portaria_no_40-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/693/portaria_no_41-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/694/portaria_no_42-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/695/portaria_no_43-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/696/portaria_no_44-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/697/portaria_no_45-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/698/portaria_no_46-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/700/portaria_no_48-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/701/portaria_no_49-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/702/portaria_no_50-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/703/portaria_no_51-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/705/portaria_no_53-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/706/portaria_no_54-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/707/portaria_no_55-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/708/portaria_no_56-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/709/portatia_no_35-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/581/processo_administrativo_no0032019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/713/projeto_de_lei_001_17012019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/714/projeto_de_lei_02_15042019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/715/projeto_de_lei_04_29102020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/716/projeto_de_lei_05_28102019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/416/projeto_de_resolucao_no_08-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/619/requerimento_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/620/requerimento_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/621/requerimento_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/622/requerimento_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/623/requerimento_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/624/requerimento_no_07-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/625/requerimento_no_08-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/626/requerimento_no_09-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/627/requerimento_no_10-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/628/requerimento_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/630/requerimento_no13-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/631/requerimento_no14-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/632/requerimento_no15-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/633/requerimento_no16-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/634/requerimento_no17-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/635/requerimento_no18-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/636/requerimento_no19-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/637/requerimento_no20-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/638/requerimento_no21-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/639/requerimento_no24-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/640/requerimento_no25-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/711/aviso_de_licitacao_02_22032019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/712/aviso_de_licitacao_22032019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/596/decreto_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/599/decreto_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/575/decreto_no005-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/600/decreto_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/601/decreto_no_07-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/602/decreto_no_08-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/603/decreto_no_09-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/604/decreto_no_10-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/605/decreto_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/607/decreto_no_13-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/608/decreto_no_14-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/609/decreto_no_15-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/610/decreto_no_16-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/597/decreto_no_01-_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/598/decreto_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/584/contrato_01.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/585/contrato_02.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/586/contrato_03.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/587/contrato_04.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/588/contrato_05.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/589/contrato_06.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/591/contrato_no07-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/583/contrato_de_prestacao_de_servico_no_008-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/592/contrato_no10-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/582/contrato_de_prestacao_de_servico_no012-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/590/contrato_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/163/lei_no_002-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/164/lei_no_003-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/165/lei_no_004-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/166/lei_no_005-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/167/lei_no_006-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/579/parecer_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/641/portaria_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/642/portaria_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/643/portaria_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/644/portaria_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/645/portaria_no_05-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/646/portaria_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/647/portaria_no_07-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/666/portaria_no_08-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/667/portaria_no_09-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/668/portaria_no_10-2019..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/669/portaria_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/670/portaria_no_12-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/671/portaria_no_13-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/672/portaria_no_14-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/673/portaria_no_15-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/674/portaria_no_16-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/675/portaria_no_17-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/676/portaria_no_18-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/677/portaria_no_19-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/679/portaria_no_21-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/680/portaria_no_22-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/681/portaria_no_23-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/682/portaria_no_24-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/683/portaria_no_25-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/578/portaria_no_26-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/684/portaria_no_27-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/685/portaria_no_28-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/686/portaria_no_29-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/580/portaria_no30-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/678/portaria_no_20-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/687/portaria_no_32-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/688/portaria_no_33-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/689/portaria_no_34-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/710/portatia_no_36-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/690/portaria_no_37-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/691/portaria_no_38-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/692/portaria_no_40-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/693/portaria_no_41-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/694/portaria_no_42-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/695/portaria_no_43-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/696/portaria_no_44-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/697/portaria_no_45-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/698/portaria_no_46-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/700/portaria_no_48-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/701/portaria_no_49-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/702/portaria_no_50-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/703/portaria_no_51-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/705/portaria_no_53-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/706/portaria_no_54-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/707/portaria_no_55-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/708/portaria_no_56-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/709/portatia_no_35-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/581/processo_administrativo_no0032019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/713/projeto_de_lei_001_17012019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/714/projeto_de_lei_02_15042019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/715/projeto_de_lei_04_29102020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/716/projeto_de_lei_05_28102019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/416/projeto_de_resolucao_no_08-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/619/requerimento_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/620/requerimento_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/621/requerimento_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/622/requerimento_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/623/requerimento_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/624/requerimento_no_07-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/625/requerimento_no_08-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/626/requerimento_no_09-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/627/requerimento_no_10-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/628/requerimento_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/630/requerimento_no13-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/631/requerimento_no14-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/632/requerimento_no15-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/633/requerimento_no16-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/634/requerimento_no17-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/635/requerimento_no18-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/636/requerimento_no19-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/637/requerimento_no20-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/638/requerimento_no21-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/639/requerimento_no24-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2019/640/requerimento_no25-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="176.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>