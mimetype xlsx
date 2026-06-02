--- v0 (2026-03-03)
+++ v1 (2026-06-02)
@@ -54,396 +54,396 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE RIO DOS BOIS - CMRB</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/593/decreto_no_04-2018.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/593/decreto_no_04-2018.pdf</t>
   </si>
   <si>
     <t>DECLARO RECESSO ADMINISTRATIVO</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/594/decreto_no03-2018.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/594/decreto_no03-2018.pdf</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/595/decreto_no05-2018.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/595/decreto_no05-2018.pdf</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>DA</t>
   </si>
   <si>
     <t>DECRETO ADMINISTRATIVO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/752/decreto_001_2018.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/752/decreto_001_2018.pdf</t>
   </si>
   <si>
     <t>DECLARA PONTO FACULTATIVO</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/753/decreto_002_2018.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/753/decreto_002_2018.pdf</t>
   </si>
   <si>
     <t>DECLARA TRANSFERENCIA DE FERIADO NACIONAL</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/179/projeto_de_emenda_a_lei_organica.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/179/projeto_de_emenda_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.20º DA LEI ORGÂNICA DE RIO DOS BOIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>LOR</t>
   </si>
   <si>
     <t>LEI ORDINARIA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/168/lei_001_2018-1.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/168/lei_001_2018-1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Rio dos Bois a protestar as Certidões de Divida Ativa correspondentes as créditos Tributários e não tributários do Município e dá outras providencias.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/169/lei_002_2018.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/169/lei_002_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste salário para Função de Técnico de Enfermagem da Administração direta e dá outras providências</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/170/lei_003_2018.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/170/lei_003_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e denominação de Órgão Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/171/lei_no_006-2018-1.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/171/lei_no_006-2018-1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS COMISSIONADO DA ADMINISTRAÇÃO DIRETA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/172/lei_no_008-_2018.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/172/lei_no_008-_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E DENOMINAÇÃO DE ÓRGÃO PÚBLICO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/173/lei_no_010-2018.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/173/lei_no_010-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA DO MUNICÍPIO DE RIO DOS BOIS, A FORMALIZAR TERMO DE COOPERAÇÃO OU PARCERIA COM A PREFEITURA MUNICIPAL DE FORTALEZA DO TABOCÃO, ESTADO DO TOCANTINS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/174/lei_no_011-2018.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/174/lei_no_011-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA DO MUNICÍPIO DE RIO DOS BOIS, A FORMALIZAR TERMO DE COOPERAÇÃO CONVÊNIO OU PARCERIA COM A PREFEITURA MUNICIPAL DE MIRANORTE, ESTADO DO TOCANTINS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/175/lei_no_012-2018.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/175/lei_no_012-2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE EDUCAÇÃO DE RIO DOS BOIS-FME, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/176/lei_no_013-2018.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/176/lei_no_013-2018.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3ºDA LEI MUNICIPAL 010/2018 QUE AUTORIZA O MUNICÍPIO DE RIO DOS BOIS, A FORMALIZAR TERMO DE COOPERAÇÃO OU PARCERIA MUNICIPAL DE FORTALEZA DO TABOCÃO- ESTADO DO TOCANTINS ,E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/177/lei_no_014-2018.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/177/lei_no_014-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentaria de 2019,(ano referencia de 2019) e da outras providências.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/178/lei_no_015-2018.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/178/lei_no_015-2018.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Orçamento Anual do Município de Rio dos Bois para o Exercício Financeiro de 2019, que especifica e da outras providências.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PORTARIA LEGISLATIVA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/771/portaria_01_uso_do_carro_e_diarias.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/771/portaria_01_uso_do_carro_e_diarias.pdf</t>
   </si>
   <si>
     <t>CARRO E DIARIAS A VEREADOR</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/772/portaria_02_designar_karlla.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/772/portaria_02_designar_karlla.pdf</t>
   </si>
   <si>
     <t>SERVIDORA DESIGNADO PARA O CARGO DE CI</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/773/portaria_03_nomear_roberto.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/773/portaria_03_nomear_roberto.pdf</t>
   </si>
   <si>
     <t>DESIGNAR VEREADOR PARA O CARGO DE MOTORISTA</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/774/portaria_004-2018_da_comisao_de_licitacao.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/774/portaria_004-2018_da_comisao_de_licitacao.pdf</t>
   </si>
   <si>
     <t>NOMEAR CPL</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/775/portaria_05_consede_karlla.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/775/portaria_05_consede_karlla.pdf</t>
   </si>
   <si>
     <t>CONCEDER FERIAS A SERVIDORA</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/776/portaria_06_consede_eudes.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/776/portaria_06_consede_eudes.pdf</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/777/portaria_07_consede_ferias_jossenilde.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/777/portaria_07_consede_ferias_jossenilde.pdf</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/778/portaria_08.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/778/portaria_08.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PARA PATRIMONIO E BENS</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINARIA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/717/projeto_de_lei_0162018_29112018.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/717/projeto_de_lei_0162018_29112018.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ESTRUTURA ORGANIZACIONAL DE RIO DOS B</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/412/projeto_de_resolucao_no_003-2018.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/412/projeto_de_resolucao_no_003-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA RESOLUÇÃO 014/2016, CORRIGE O ANEXO I E II DO PLANO DE CARGOS E SALÁRIOS DA CÂMARA MUNICIPAL DE RIO DOS BOIS, QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/413/projeto_de_resolucao_no_004-2018.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/413/projeto_de_resolucao_no_004-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A BAIXA DE BENS INSERVÍVEIS DA CÂMARA MUNICIPAL DE RIO DOS BOIS,E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/414/projeto_de_resolucao_no_005-2018.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/414/projeto_de_resolucao_no_005-2018.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 10º DA RESOLUÇÃO 0006/2013 (REGIMENTO INTERNO) E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/415/projeto_de_resolucao_no_007-2018.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/415/projeto_de_resolucao_no_007-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA RESOLUÇÃO 017/2018, CORRIGE O ANEXO I E II DO PLANO DE CARGOS E SALÁRIOS DA CÂMARA MUNICIPAL DE RIO DOS BOIS, QUE ESPECIFICA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>RESOLUCAO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/615/resolucao_no_020-2018.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/615/resolucao_no_020-2018.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 17/2018</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -750,68 +750,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/593/decreto_no_04-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/594/decreto_no03-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/595/decreto_no05-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/752/decreto_001_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/753/decreto_002_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/179/projeto_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/168/lei_001_2018-1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/169/lei_002_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/170/lei_003_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/171/lei_no_006-2018-1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/172/lei_no_008-_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/173/lei_no_010-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/174/lei_no_011-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/175/lei_no_012-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/176/lei_no_013-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/177/lei_no_014-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/178/lei_no_015-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/771/portaria_01_uso_do_carro_e_diarias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/772/portaria_02_designar_karlla.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/773/portaria_03_nomear_roberto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/774/portaria_004-2018_da_comisao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/775/portaria_05_consede_karlla.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/776/portaria_06_consede_eudes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/777/portaria_07_consede_ferias_jossenilde.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/778/portaria_08.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/717/projeto_de_lei_0162018_29112018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/412/projeto_de_resolucao_no_003-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/413/projeto_de_resolucao_no_004-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/414/projeto_de_resolucao_no_005-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/415/projeto_de_resolucao_no_007-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/615/resolucao_no_020-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/593/decreto_no_04-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/594/decreto_no03-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/595/decreto_no05-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/752/decreto_001_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/753/decreto_002_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/179/projeto_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/168/lei_001_2018-1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/169/lei_002_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/170/lei_003_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/171/lei_no_006-2018-1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/172/lei_no_008-_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/173/lei_no_010-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/174/lei_no_011-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/175/lei_no_012-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/176/lei_no_013-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/177/lei_no_014-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/178/lei_no_015-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/771/portaria_01_uso_do_carro_e_diarias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/772/portaria_02_designar_karlla.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/773/portaria_03_nomear_roberto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/774/portaria_004-2018_da_comisao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/775/portaria_05_consede_karlla.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/776/portaria_06_consede_eudes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/777/portaria_07_consede_ferias_jossenilde.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/778/portaria_08.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/717/projeto_de_lei_0162018_29112018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/412/projeto_de_resolucao_no_003-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/413/projeto_de_resolucao_no_004-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/414/projeto_de_resolucao_no_005-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/415/projeto_de_resolucao_no_007-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2018/615/resolucao_no_020-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="217.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>