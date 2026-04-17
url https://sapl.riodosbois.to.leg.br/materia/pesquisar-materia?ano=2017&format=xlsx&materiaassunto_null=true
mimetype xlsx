--- v0 (2025-11-21)
+++ v1 (2026-04-17)
@@ -54,1182 +54,1182 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DA</t>
   </si>
   <si>
     <t>DECRETO ADMINISTRATIVO</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE RIO DOS BOIS - CMRB</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/737/decreto_001_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/737/decreto_001_2017.pdf</t>
   </si>
   <si>
     <t>PONTO FACULTATIVO</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/738/decreto_002_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/738/decreto_002_2017.pdf</t>
   </si>
   <si>
     <t>ALTERA O HORARIO DE EXPEDIENTE DA CAMARA</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/739/decreto_003_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/739/decreto_003_2017.pdf</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/740/decreto_004_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/740/decreto_004_2017.pdf</t>
   </si>
   <si>
     <t>REGULARIZA HORARIO CAMARA MUNICIPAL</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/741/decreto_005_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/741/decreto_005_2017.pdf</t>
   </si>
   <si>
     <t>DECRETA SESSÃO ORDINARIA</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/742/decreto_006_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/742/decreto_006_2017.pdf</t>
   </si>
   <si>
     <t>DECLARA INEXIBILIDADE DE LICITAÇÃO</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/743/decreto_007_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/743/decreto_007_2017.pdf</t>
   </si>
   <si>
     <t>DECLARA PONTO FACULTATIVO</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/744/decreto_008_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/744/decreto_008_2017.pdf</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/745/decreto_010_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/745/decreto_010_2017.pdf</t>
   </si>
   <si>
     <t>DECLARO PONTO FACULTATIVO</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/</t>
   </si>
   <si>
     <t>DECLARO RECESSO ADMINISTRATIVO</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/747/decreto_011_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/747/decreto_011_2017.pdf</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/748/decreto_012_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/748/decreto_012_2017.pdf</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/749/decreto_013_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/749/decreto_013_2017.pdf</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/750/decreto_014_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/750/decreto_014_2017.pdf</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/751/decreto_015_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/751/decreto_015_2017.pdf</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>LOR</t>
   </si>
   <si>
     <t>LEI ORDINARIA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/718/lei_002_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/718/lei_002_2017.pdf</t>
   </si>
   <si>
     <t>REGULAMENTAÇÃO DE CONCESSÃO DO SUAS</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/719/lei_003_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/719/lei_003_2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA SECRETARIA DE SAUDE FIXAR PARCERIA COM PREFEITURA DE PALMAS</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/720/lei_004_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/720/lei_004_2017.pdf</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/721/lei_005_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/721/lei_005_2017.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO POR TEMPO DETERMINADO</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/722/lei_006_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/722/lei_006_2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DIARIA A SERVIDOR</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/723/lei_007_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/723/lei_007_2017.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 171/2010 SOBRE CMAS</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/724/lei_008_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/724/lei_008_2017.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CARGOS COMISSIONADOS</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/725/lei_010_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/725/lei_010_2017.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE PAGAMENTO DE ACORDO COM ORGANIZAÇÕES SOCIAIS</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/726/lei_011_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/726/lei_011_2017.pdf</t>
   </si>
   <si>
     <t>CRIA O SISTEMA DE SEGURANÇA NUTRICIONAL</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/727/lei_012_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/727/lei_012_2017.pdf</t>
   </si>
   <si>
     <t>LEI DE DIRETRIZES ORÇAMENTARIA</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/728/lei_013_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/728/lei_013_2017.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA FIXA E DESPESA DO MUL.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/729/lei_014_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/729/lei_014_2017.pdf</t>
   </si>
   <si>
     <t>DOACAO DE AREA PUBLICA</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/730/lei_017_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/730/lei_017_2017.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO MUL LEI  129/2007 LEI TRIBUTARI</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/731/lei_018_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/731/lei_018_2017.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE PPA 2018-2021</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/732/lei_019_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/732/lei_019_2017.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE APROVAÇÃO DE PLANTA DE VALORES GENERICOS</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/733/lei_020_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/733/lei_020_2017.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE CONTRATAÇÃO POR TEMPO DETERMINADO</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/734/lei_247_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/734/lei_247_2017.pdf</t>
   </si>
   <si>
     <t>LEI ORCAMENTARIA 2017</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/735/lei_248_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/735/lei_248_2017.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E DESPESA FIXA DO MUL.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PORTARIA LEGISLATIVA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/755/portaria_001-2017_do_fernando_de_oliveira_do_banco_do_brasil.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/755/portaria_001-2017_do_fernando_de_oliveira_do_banco_do_brasil.pdf</t>
   </si>
   <si>
     <t>CONCEDER AO PRESIDENTE PODERES FINANCEIROS BANCARI</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/756/portaria_002-2017_de_nomeacao_da_jucimaria.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/756/portaria_002-2017_de_nomeacao_da_jucimaria.pdf</t>
   </si>
   <si>
     <t>SERVIDORA A CARGO DE ACESSORA PARLAMENTAR</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/757/portaria_003-2017da_jossenilde__para_autenticar__documentos_internos_da_camara..pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/757/portaria_003-2017da_jossenilde__para_autenticar__documentos_internos_da_camara..pdf</t>
   </si>
   <si>
     <t>SERVIDORA A AUTENTICAR DOCUMENNTOS</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/758/portaria_04-2017_designar_servidora_para_assumir_rh.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/758/portaria_04-2017_designar_servidora_para_assumir_rh.pdf</t>
   </si>
   <si>
     <t>DESIGNAR SERVIDORA PARA ASSUMIR RH</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/759/portaria_005-2017_da_comisao_de_licitacao.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/759/portaria_005-2017_da_comisao_de_licitacao.pdf</t>
   </si>
   <si>
     <t>CRIAR CPL DE LICITAÇÃO</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/760/portaria_06_2017_exonera_jucimaria.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/760/portaria_06_2017_exonera_jucimaria.pdf</t>
   </si>
   <si>
     <t>EXONERA SERVIDORA DE APOIO PARLAMENTAR</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/761/portaria_07_nomeacao__kalla.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/761/portaria_07_nomeacao__kalla.pdf</t>
   </si>
   <si>
     <t>NOMEAR SERVIDORA AO CARGO DE SECRETARIA</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/762/portaria_08_nomeacao_welton.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/762/portaria_08_nomeacao_welton.pdf</t>
   </si>
   <si>
     <t>NOMEAR SERVIDORA</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/763/portaria_009_designar_welton.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/763/portaria_009_designar_welton.pdf</t>
   </si>
   <si>
     <t>DESIGNAR SERVIDOR AO CARGO DE RH</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/764/portaria_010_determinar.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/764/portaria_010_determinar.pdf</t>
   </si>
   <si>
     <t>DETERMINA AO SERVIDOR A AQUISIÇÃO DE MATERIAS</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/765/portaria_011_nomear_jackson.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/765/portaria_011_nomear_jackson.pdf</t>
   </si>
   <si>
     <t>NOMEAR SERVIDOR AO CARGO DE MOTORISTA</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/766/portaria_012_consede_eudes.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/766/portaria_012_consede_eudes.pdf</t>
   </si>
   <si>
     <t>CONCEDER FERIAS A SERVIDORA ASG</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/767/portaria_013_nomeacao_fernando.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/767/portaria_013_nomeacao_fernando.pdf</t>
   </si>
   <si>
     <t>NOMEAR VEREADOR AO CARGO DE FISCAL</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/768/portaria_014_consede_jossenilde.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/768/portaria_014_consede_jossenilde.pdf</t>
   </si>
   <si>
     <t>CONCEDE FERIAS A SERVIDORA</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/769/portaria_015_nomear_roberto.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/769/portaria_015_nomear_roberto.pdf</t>
   </si>
   <si>
     <t>CONCEDER A FUNÇAO DE MOTORISTA AO VEREADOR</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/770/portaria_16_exonerar_jackson.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/770/portaria_16_exonerar_jackson.pdf</t>
   </si>
   <si>
     <t>EXONERAR SERVIDOR DO CARGO DE MOTORISTA</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/410/projeto_de_resolucao_no_001-2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/410/projeto_de_resolucao_no_001-2017.pdf</t>
   </si>
   <si>
     <t>FIXA VALORES E PROCEDIMENTOS DE PAGAMENTO DE DIÁRIAS DE SERVIDORES E VEREADORES E DA OUTRAS PROVIDÊNCIAS..</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/411/projeto_de_resolucao_no_002-2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/411/projeto_de_resolucao_no_002-2017.pdf</t>
   </si>
   <si>
     <t>Declara a utilidade Pública da Associação Casco de Canoa dos pequenos produtores rurais de Rio dos Bois-To, e dá outras providencias</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/779/requerimento_01_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/779/requerimento_01_2017.pdf</t>
   </si>
   <si>
     <t>REQUERER DO SR. PREFEITO PAVIMENTAÇÃO ASFALTICA</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/780/requerimento_03_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/780/requerimento_03_2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUEBRA MOLAS EM TODAS AVENIDA DA CID</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/781/requerimento_04_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/781/requerimento_04_2017.pdf</t>
   </si>
   <si>
     <t>REQUERER ILUMINAÇÃO E QUEBRA MOLAS NAS AVE.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/782/requerimento_05_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/782/requerimento_05_2017.pdf</t>
   </si>
   <si>
     <t>REFORMA DO ESTADIO MUNICIPAL</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/783/requerimento_06_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/783/requerimento_06_2017.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA ST JABAQUARA</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/784/requerimento_07_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/784/requerimento_07_2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO MURO CIMITERIO MUNICIPAL</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/785/requerimento_08_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/785/requerimento_08_2017.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA ENTRADA QUE DA ACESSO AO RIO DOS BOIS</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/786/requerimento_09_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/786/requerimento_09_2017.pdf</t>
   </si>
   <si>
     <t>FAZER O LEVANTAMENTO DA ESTRADA QUE LIGA P FREIRE  I E II</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/787/requerimento_10_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/787/requerimento_10_2017.pdf</t>
   </si>
   <si>
     <t>PLACAS DE SINALIZÇÃO NA CIDADE</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/788/requerimento_11_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/788/requerimento_11_2017.pdf</t>
   </si>
   <si>
     <t>REQUERER GUARDA NOTURNO</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/789/requerimento_13_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/789/requerimento_13_2017.pdf</t>
   </si>
   <si>
     <t>ESTRADA DO ASSENTAMENTO GORGULHO</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>limpeza do assentamento PAULO FREIRE I E II</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/791/requerimento_15_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/791/requerimento_15_2017.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAL ILUMINAÇÃO PUBLICA PAULO FREIRE I II</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/793/requerimento_16_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/793/requerimento_16_2017.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE KITS EPIS PARA COLETODORES DE LIXOS</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/794/requerimento_17_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/794/requerimento_17_2017.pdf</t>
   </si>
   <si>
     <t>MANUTENÇAO DAS ESTRADA QUE LIGA A REGIAO DO BAIXAO</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/795/requerimento_18_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/795/requerimento_18_2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE SANITARIOS NO ESTADIO E REFORMA</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/796/requerimento_19_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/796/requerimento_19_2017.pdf</t>
   </si>
   <si>
     <t>COBERTURA DA QUADRA COBERTA</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/797/requerimento_20_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/797/requerimento_20_2017.pdf</t>
   </si>
   <si>
     <t>LISTA DE SERVIDORES EFETIVOS E DIARISTA</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/798/requerimento_21_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/798/requerimento_21_2017.pdf</t>
   </si>
   <si>
     <t>RETIRADA DA AVENIDA VITORIO CORREA BISNETO</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/799/requerimento_22_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/799/requerimento_22_2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE 4 MATA BURROS</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/800/requerimento_23_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/800/requerimento_23_2017.pdf</t>
   </si>
   <si>
     <t>POSTEAMENTO NA CIDADE</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/801/requerimento_24_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/801/requerimento_24_2017.pdf</t>
   </si>
   <si>
     <t>REGULARIZAR A VIDA DE TODOS SERVIDORES</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/802/requerimento_25_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/802/requerimento_25_2017.pdf</t>
   </si>
   <si>
     <t>REFORMA DE ESTRADA VICINAIS EM TODA REGIAO</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/803/requerimento_26_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/803/requerimento_26_2017.pdf</t>
   </si>
   <si>
     <t>ABRIR PORTAS EM SALA DE AULA NA CRECHE</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/804/requerimento_27_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/804/requerimento_27_2017.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIA PATRALAMENTO E BUEIROS VIA RURAIS</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/805/requerimento_28_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/805/requerimento_28_2017.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIA PO DE BRITA PATIO POSTO DE SAUDE</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/806/requerimento_29_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/806/requerimento_29_2017.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIA MEDICO PEDIATRA AO MUNICIPIO</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/807/requerimento_30_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/807/requerimento_30_2017.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIA REFORMA DELEGACIA DA PM</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/808/requerimento_31_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/808/requerimento_31_2017.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR LOGAR TODOS VEICULOS PUBLICOS DA PREF</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/809/requerimento_32_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/809/requerimento_32_2017.pdf</t>
   </si>
   <si>
     <t>EMITIR RELAÇÃO DE VEICULOS CADASTRADOS</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/810/requerimento_33_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/810/requerimento_33_2017.pdf</t>
   </si>
   <si>
     <t>DEFERIMENTO DA AREA PUBLICA NO ST JABAQUARA</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/811/requerimento_34_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/811/requerimento_34_2017.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE ESTRADAS VICINAIS</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/812/requerimento_35_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/812/requerimento_35_2017.pdf</t>
   </si>
   <si>
     <t>PATRULHAMENTO DE VIAS</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/813/requerimento_36_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/813/requerimento_36_2017.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO E ASSENTOS PRAÇAS PUBLICA JABAQUARA</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/814/requerimento_37_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/814/requerimento_37_2017.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR GARAGEM PARA VEICULOS POSTO</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/815/requerimento_38_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/815/requerimento_38_2017.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR MAQUINA DE XEROX PARA ESCOLA</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/816/requerimento_39_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/816/requerimento_39_2017.pdf</t>
   </si>
   <si>
     <t>REFORMA ESTRADA VICINAIS</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/817/requerimento_40_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/817/requerimento_40_2017.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE TELA DE PROTEÇÃO NA ESCOLA</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/818/requerimento_42_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/818/requerimento_42_2017.pdf</t>
   </si>
   <si>
     <t>MANUTENÇAO ESTRADA VICINAIS</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/819/requerimento_43_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/819/requerimento_43_2017.pdf</t>
   </si>
   <si>
     <t>ESTRADA VICINAL</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/820/requerimento_44_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/820/requerimento_44_2017.pdf</t>
   </si>
   <si>
     <t>ATUAÇÃO DE GUARDA NOTURNO</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/821/requerimento_45_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/821/requerimento_45_2017.pdf</t>
   </si>
   <si>
     <t>QUE ATS PROVIDENCIA TERMINO DAS OBRAS</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/985/requerimento_46_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/985/requerimento_46_2017.pdf</t>
   </si>
   <si>
     <t>REQUERER TRATOR COM ROÇADEIRA LOT. PAULO FREIRE</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/986/requerimento_47_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/986/requerimento_47_2017.pdf</t>
   </si>
   <si>
     <t>MATA BURROS NA REGIAO DE CAVACALTES</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/987/requerimento_48_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/987/requerimento_48_2017.pdf</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/988/requerimento_49_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/988/requerimento_49_2017.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E CASCALHAMENTO</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/989/requerimento_50_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/989/requerimento_50_2017.pdf</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/990/requerimento_51_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/990/requerimento_51_2017.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIA UMA CORTINA DE AR AO CRAS</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/991/requerimento_52_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/991/requerimento_52_2017.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO DA ESTRADA DO MAILSON</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/992/requerimento_53_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/992/requerimento_53_2017.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO DA ESTRADA DO TOTO</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/993/requerimento_54_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/993/requerimento_54_2017.pdf</t>
   </si>
   <si>
     <t>CONCEDA DIREITO DE AREA PUBLICA</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/994/requerimento_55_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/994/requerimento_55_2017.pdf</t>
   </si>
   <si>
     <t>BUEIRO VICINAL</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/995/requerimento_56_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/995/requerimento_56_2017.pdf</t>
   </si>
   <si>
     <t>REQUERER VEICULO ONIBUS PARA TRANSPORTE DE ALUNOS FACULDADE</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/996/requerimento_57_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/996/requerimento_57_2017.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E CASCALHAMENTO ESTRADA ACESSO ST JABAQUARA</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/997/requerimento_58_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/997/requerimento_58_2017.pdf</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/998/requerimento_59_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/998/requerimento_59_2017.pdf</t>
   </si>
   <si>
     <t>POCO ARTESIANO DA ESCOLA</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/999/requerimento_60_2017.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/999/requerimento_60_2017.pdf</t>
   </si>
   <si>
     <t>CORRE MAO NA PONTE DO CURICA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1536,68 +1536,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/737/decreto_001_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/738/decreto_002_2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/739/decreto_003_2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/740/decreto_004_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/741/decreto_005_2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/742/decreto_006_2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/743/decreto_007_2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/744/decreto_008_2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/745/decreto_010_2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/747/decreto_011_2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/748/decreto_012_2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/749/decreto_013_2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/750/decreto_014_2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/751/decreto_015_2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/718/lei_002_2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/719/lei_003_2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/720/lei_004_2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/721/lei_005_2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/722/lei_006_2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/723/lei_007_2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/724/lei_008_2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/725/lei_010_2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/726/lei_011_2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/727/lei_012_2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/728/lei_013_2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/729/lei_014_2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/730/lei_017_2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/731/lei_018_2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/732/lei_019_2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/733/lei_020_2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/734/lei_247_2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/735/lei_248_2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/755/portaria_001-2017_do_fernando_de_oliveira_do_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/756/portaria_002-2017_de_nomeacao_da_jucimaria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/757/portaria_003-2017da_jossenilde__para_autenticar__documentos_internos_da_camara..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/758/portaria_04-2017_designar_servidora_para_assumir_rh.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/759/portaria_005-2017_da_comisao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/760/portaria_06_2017_exonera_jucimaria.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/761/portaria_07_nomeacao__kalla.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/762/portaria_08_nomeacao_welton.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/763/portaria_009_designar_welton.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/764/portaria_010_determinar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/765/portaria_011_nomear_jackson.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/766/portaria_012_consede_eudes.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/767/portaria_013_nomeacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/768/portaria_014_consede_jossenilde.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/769/portaria_015_nomear_roberto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/770/portaria_16_exonerar_jackson.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/410/projeto_de_resolucao_no_001-2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/411/projeto_de_resolucao_no_002-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/779/requerimento_01_2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/780/requerimento_03_2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/781/requerimento_04_2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/782/requerimento_05_2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/783/requerimento_06_2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/784/requerimento_07_2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/785/requerimento_08_2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/786/requerimento_09_2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/787/requerimento_10_2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/788/requerimento_11_2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/789/requerimento_13_2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/791/requerimento_15_2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/793/requerimento_16_2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/794/requerimento_17_2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/795/requerimento_18_2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/796/requerimento_19_2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/797/requerimento_20_2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/798/requerimento_21_2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/799/requerimento_22_2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/800/requerimento_23_2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/801/requerimento_24_2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/802/requerimento_25_2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/803/requerimento_26_2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/804/requerimento_27_2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/805/requerimento_28_2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/806/requerimento_29_2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/807/requerimento_30_2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/808/requerimento_31_2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/809/requerimento_32_2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/810/requerimento_33_2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/811/requerimento_34_2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/812/requerimento_35_2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/813/requerimento_36_2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/814/requerimento_37_2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/815/requerimento_38_2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/816/requerimento_39_2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/817/requerimento_40_2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/818/requerimento_42_2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/819/requerimento_43_2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/820/requerimento_44_2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/821/requerimento_45_2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/985/requerimento_46_2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/986/requerimento_47_2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/987/requerimento_48_2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/988/requerimento_49_2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/989/requerimento_50_2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/990/requerimento_51_2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/991/requerimento_52_2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/992/requerimento_53_2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/993/requerimento_54_2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/994/requerimento_55_2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/995/requerimento_56_2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/996/requerimento_57_2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/997/requerimento_58_2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/998/requerimento_59_2017.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/999/requerimento_60_2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/737/decreto_001_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/738/decreto_002_2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/739/decreto_003_2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/740/decreto_004_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/741/decreto_005_2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/742/decreto_006_2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/743/decreto_007_2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/744/decreto_008_2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/745/decreto_010_2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/747/decreto_011_2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/748/decreto_012_2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/749/decreto_013_2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/750/decreto_014_2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/751/decreto_015_2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/718/lei_002_2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/719/lei_003_2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/720/lei_004_2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/721/lei_005_2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/722/lei_006_2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/723/lei_007_2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/724/lei_008_2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/725/lei_010_2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/726/lei_011_2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/727/lei_012_2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/728/lei_013_2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/729/lei_014_2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/730/lei_017_2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/731/lei_018_2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/732/lei_019_2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/733/lei_020_2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/734/lei_247_2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/735/lei_248_2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/755/portaria_001-2017_do_fernando_de_oliveira_do_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/756/portaria_002-2017_de_nomeacao_da_jucimaria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/757/portaria_003-2017da_jossenilde__para_autenticar__documentos_internos_da_camara..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/758/portaria_04-2017_designar_servidora_para_assumir_rh.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/759/portaria_005-2017_da_comisao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/760/portaria_06_2017_exonera_jucimaria.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/761/portaria_07_nomeacao__kalla.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/762/portaria_08_nomeacao_welton.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/763/portaria_009_designar_welton.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/764/portaria_010_determinar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/765/portaria_011_nomear_jackson.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/766/portaria_012_consede_eudes.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/767/portaria_013_nomeacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/768/portaria_014_consede_jossenilde.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/769/portaria_015_nomear_roberto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/770/portaria_16_exonerar_jackson.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/410/projeto_de_resolucao_no_001-2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/411/projeto_de_resolucao_no_002-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/779/requerimento_01_2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/780/requerimento_03_2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/781/requerimento_04_2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/782/requerimento_05_2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/783/requerimento_06_2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/784/requerimento_07_2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/785/requerimento_08_2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/786/requerimento_09_2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/787/requerimento_10_2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/788/requerimento_11_2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/789/requerimento_13_2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/791/requerimento_15_2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/793/requerimento_16_2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/794/requerimento_17_2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/795/requerimento_18_2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/796/requerimento_19_2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/797/requerimento_20_2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/798/requerimento_21_2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/799/requerimento_22_2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/800/requerimento_23_2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/801/requerimento_24_2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/802/requerimento_25_2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/803/requerimento_26_2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/804/requerimento_27_2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/805/requerimento_28_2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/806/requerimento_29_2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/807/requerimento_30_2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/808/requerimento_31_2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/809/requerimento_32_2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/810/requerimento_33_2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/811/requerimento_34_2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/812/requerimento_35_2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/813/requerimento_36_2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/814/requerimento_37_2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/815/requerimento_38_2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/816/requerimento_39_2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/817/requerimento_40_2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/818/requerimento_42_2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/819/requerimento_43_2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/820/requerimento_44_2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/821/requerimento_45_2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/985/requerimento_46_2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/986/requerimento_47_2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/987/requerimento_48_2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/988/requerimento_49_2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/989/requerimento_50_2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/990/requerimento_51_2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/991/requerimento_52_2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/992/requerimento_53_2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/993/requerimento_54_2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/994/requerimento_55_2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/995/requerimento_56_2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/996/requerimento_57_2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/997/requerimento_58_2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/998/requerimento_59_2017.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2017/999/requerimento_60_2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="152.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="151.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="119" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>