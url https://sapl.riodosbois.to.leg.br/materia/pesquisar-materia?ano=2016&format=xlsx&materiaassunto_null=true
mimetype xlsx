--- v0 (2025-11-21)
+++ v1 (2026-06-02)
@@ -54,301 +54,301 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>AUTOGRAFO DE LEI</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE RIO DOS BOIS - CMRB</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/301/autografo_de_lei_n001-2016pdf.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/301/autografo_de_lei_n001-2016pdf.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE CRIAÇÃO DE CARGOS PARA ADMINISTRAÇÃO?</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/302/autografo_de_lei_n002-2016.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/302/autografo_de_lei_n002-2016.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE CRIAÇAO DE POLITICAS PUBLICAS SOBRE DROGAS</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/303/autografo_de_lei_n003-2016.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/303/autografo_de_lei_n003-2016.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA DENOMINAÇÃO ESCOLA ILLANA TAVARES DA COSTA</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/304/autografo_de_lei_n004-2016.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/304/autografo_de_lei_n004-2016.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÕES DE ANEXOS DA LEI 195/12</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/305/autografo_de_lei_n005-2016.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/305/autografo_de_lei_n005-2016.pdf</t>
   </si>
   <si>
     <t>DISPOE DENOMINAÇÃO DA ESCOLA UNIAO</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/294/autografo_de_lei_n006-2016.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/294/autografo_de_lei_n006-2016.pdf</t>
   </si>
   <si>
     <t>QUADRA DE ESPORTE FABRICIO PEREIRA DE BRITO FABRICÃO</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>LOR</t>
   </si>
   <si>
     <t>LEI ORDINARIA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/509/lei_no_241-2016_22_de_fevereiro_de_2016.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/509/lei_no_241-2016_22_de_fevereiro_de_2016.pdf</t>
   </si>
   <si>
     <t>CRIAÇAO DE CARGOS EFETIVOS DA ADMINISTRAÇÃO</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/510/lei_no_242-2016_20_de_abril_de_2016.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/510/lei_no_242-2016_20_de_abril_de_2016.pdf</t>
   </si>
   <si>
     <t>FUNDO MUL SOBRE DROGAS</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/511/lei_no_243-2016_20_de_abril_de_2016.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/511/lei_no_243-2016_20_de_abril_de_2016.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇAO DE DENOMIÇÃO PUBLICA</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/512/lei_no_244-2016_28_de_abril_de_2016.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/512/lei_no_244-2016_28_de_abril_de_2016.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO ANEXO DA LEI 195/2012 31/05/212 PLANO DE CARGOS E CARREIRAS</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/513/lei_no_245-2016_20_de_junho_de_2016.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/513/lei_no_245-2016_20_de_junho_de_2016.pdf</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/514/lei_no_246-2016_01_de_julho_de_2016.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/514/lei_no_246-2016_01_de_julho_de_2016.pdf</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>PACJ</t>
   </si>
   <si>
     <t>PARECER DA ACESSORIA JURIDICA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/577/parecer_juridico.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/577/parecer_juridico.pdf</t>
   </si>
   <si>
     <t>DECRETA INEXIBILIDADE DO PROCESSO LICITATORIO</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>PEP</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA PARLAMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/561/projeto_de_emenda_a_lei_organica_do_municipio_de_rio_dos_bois.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/561/projeto_de_emenda_a_lei_organica_do_municipio_de_rio_dos_bois.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORGANICA DO MUNICIPIO ARTIGO 110 DE 16 DE ABRIL 1994</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINARIA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/562/projeto_de_lei_n001-2016_da_camara.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/562/projeto_de_lei_n001-2016_da_camara.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O AUMENTO DO PREFEITO E VICE PREFEITO</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/563/projeto_de_lei_n001-2016_de_22_de_janeiro_de_2016.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/563/projeto_de_lei_n001-2016_de_22_de_janeiro_de_2016.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DE CARGOS EFETIVOS</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/564/projeto_de_lei_n_003-2016_de_11_de_marco_de_2016.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/564/projeto_de_lei_n_003-2016_de_11_de_marco_de_2016.pdf</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/565/projeto_de_lei_n004-2016_de_08_de_abril_de_2016.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/565/projeto_de_lei_n004-2016_de_08_de_abril_de_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos anexos da Lei_x000D_
 195/2012 de 31/05/2012, que dispõe sobre o_x000D_
 Plano de Cargos, Carreira e Remuneração_x000D_
 Básica do Município de Rio dos Bois/TO e_x000D_
 dá outras providências</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/566/projeto_de_lei_n006-2016_de_09_de_junho_de_2016.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/566/projeto_de_lei_n006-2016_de_09_de_junho_de_2016.pdf</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/567/projeto_de_lei_no_002-2016_de_23_fevereiro_de_2016.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/567/projeto_de_lei_no_002-2016_de_23_fevereiro_de_2016.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O FUNDO DE AMPARO ANTIDROGAS</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/569/requerimentos_de_2015_a_2016.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/569/requerimentos_de_2015_a_2016.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DO ANO 2016 NA PAGINA DA PAGINA 30 A PAGINA 44</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>P2016</t>
   </si>
   <si>
     <t>PARECERES DAS COMISSÕES  - Ano de 2016</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/515/parecer_das_duas_comissoes.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/515/parecer_das_duas_comissoes.pdf</t>
   </si>
   <si>
     <t>PARECER DO ANO DE 2016 DE TODAS COMISSÕES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -655,68 +655,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/301/autografo_de_lei_n001-2016pdf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/302/autografo_de_lei_n002-2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/303/autografo_de_lei_n003-2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/304/autografo_de_lei_n004-2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/305/autografo_de_lei_n005-2016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/294/autografo_de_lei_n006-2016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/509/lei_no_241-2016_22_de_fevereiro_de_2016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/510/lei_no_242-2016_20_de_abril_de_2016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/511/lei_no_243-2016_20_de_abril_de_2016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/512/lei_no_244-2016_28_de_abril_de_2016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/513/lei_no_245-2016_20_de_junho_de_2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/514/lei_no_246-2016_01_de_julho_de_2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/577/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/561/projeto_de_emenda_a_lei_organica_do_municipio_de_rio_dos_bois.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/562/projeto_de_lei_n001-2016_da_camara.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/563/projeto_de_lei_n001-2016_de_22_de_janeiro_de_2016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/564/projeto_de_lei_n_003-2016_de_11_de_marco_de_2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/565/projeto_de_lei_n004-2016_de_08_de_abril_de_2016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/566/projeto_de_lei_n006-2016_de_09_de_junho_de_2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/567/projeto_de_lei_no_002-2016_de_23_fevereiro_de_2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/569/requerimentos_de_2015_a_2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/515/parecer_das_duas_comissoes.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/301/autografo_de_lei_n001-2016pdf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/302/autografo_de_lei_n002-2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/303/autografo_de_lei_n003-2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/304/autografo_de_lei_n004-2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/305/autografo_de_lei_n005-2016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/294/autografo_de_lei_n006-2016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/509/lei_no_241-2016_22_de_fevereiro_de_2016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/510/lei_no_242-2016_20_de_abril_de_2016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/511/lei_no_243-2016_20_de_abril_de_2016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/512/lei_no_244-2016_28_de_abril_de_2016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/513/lei_no_245-2016_20_de_junho_de_2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/514/lei_no_246-2016_01_de_julho_de_2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/577/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/561/projeto_de_emenda_a_lei_organica_do_municipio_de_rio_dos_bois.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/562/projeto_de_lei_n001-2016_da_camara.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/563/projeto_de_lei_n001-2016_de_22_de_janeiro_de_2016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/564/projeto_de_lei_n_003-2016_de_11_de_marco_de_2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/565/projeto_de_lei_n004-2016_de_08_de_abril_de_2016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/566/projeto_de_lei_n006-2016_de_09_de_junho_de_2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/567/projeto_de_lei_no_002-2016_de_23_fevereiro_de_2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/569/requerimentos_de_2015_a_2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2016/515/parecer_das_duas_comissoes.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="69.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>