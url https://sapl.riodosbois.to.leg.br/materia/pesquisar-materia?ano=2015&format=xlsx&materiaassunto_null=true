--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -54,354 +54,354 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>AUTOGRAFO DE LEI</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE RIO DOS BOIS - CMRB</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/296/autografo_de_lei_n001-2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/296/autografo_de_lei_n001-2015.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE REAJUSTE ASSISTENCIA SOCIAL</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/297/autografo_de_lei_n002-2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/297/autografo_de_lei_n002-2015.pdf</t>
   </si>
   <si>
     <t>FIXA NOVO SUBSIDIO PARA SECRETARIO</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/298/autografo_de_lei_n003-2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/298/autografo_de_lei_n003-2015.pdf</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/299/autografo_de_lei_n004-2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/299/autografo_de_lei_n004-2015.pdf</t>
   </si>
   <si>
     <t>PLANO DE EDUCAÇÃO PME</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/293/autografo_de_n005-2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/293/autografo_de_n005-2015.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DO CONSELHO ANTE DROGAS COMPOD</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/295/autografo_de_lei_n006-2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/295/autografo_de_lei_n006-2015.pdf</t>
   </si>
   <si>
     <t>FIXA DESPESA FIXA PARA EXERCICIO DE 2016.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/300/autografo_de_lei_n008-2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/300/autografo_de_lei_n008-2015.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE VENDA DE PATRIMONIO PUBLICA ZONA URBANA E RURAL DE ACORDO COM PLANTA PROVISORIA.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>LOR</t>
   </si>
   <si>
     <t>LEI ORDINARIA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/505/lei_no_233-2015_19_de_marco_de_2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/505/lei_no_233-2015_19_de_marco_de_2015.pdf</t>
   </si>
   <si>
     <t>REAJUSTE DA ASSISTENCIAL SOCIAL</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/506/lei_no_234-2015_30_de_abril_de_2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/506/lei_no_234-2015_30_de_abril_de_2015.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE REAJUSTE DOS SECRETARIOS</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/507/lei_no_235-2015_30_de_abril_de_2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/507/lei_no_235-2015_30_de_abril_de_2015.pdf</t>
   </si>
   <si>
     <t>POLITICA MUL DA CRIANÇA E ADOLESCENTE</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/500/lei_n236-201518_de_junho_de_2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/500/lei_n236-201518_de_junho_de_2015.pdf</t>
   </si>
   <si>
     <t>PME - PLANO MUL DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/501/lei_n237-201522_de_setembro_de_2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/501/lei_n237-201522_de_setembro_de_2015.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O FUNDO DE AMPARO ANTIDROGAS</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/508/lei_no_238-2015_18_de_dezembro_de_2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/508/lei_no_238-2015_18_de_dezembro_de_2015.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE VENDA DE IMOVEL URBANO</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/502/lei_n239-2015_18_de_dezembro_de_2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/502/lei_n239-2015_18_de_dezembro_de_2015.pdf</t>
   </si>
   <si>
     <t>DIRETRIZES GERAL DA LDO 2016</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/503/lei_n240-2015_de_18_de_dezembro_de_2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/503/lei_n240-2015_de_18_de_dezembro_de_2015.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA FIXA E DESPESA DO MUL. 2016</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINARIA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/554/projeto_de_lei_de_n001-2015_de_19_de_fevereiro_de_2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/554/projeto_de_lei_de_n001-2015_de_19_de_fevereiro_de_2015.pdf</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/553/projeto_de_lei_de_n001-2015_de_19_de_fevereiro_de_2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/553/projeto_de_lei_de_n001-2015_de_19_de_fevereiro_de_2015.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSIDIOS DOS SECRETARIOS MUNICIPAIS</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/556/projeto_de_lei_n004-2015_de_01_de_junho_de_2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/556/projeto_de_lei_n004-2015_de_01_de_junho_de_2015.pdf</t>
   </si>
   <si>
     <t>APROVA O PME  PLANO MUNICIPAL DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/557/projeto_de_lei_n005-2015_de_10_de_setembro_de_2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/557/projeto_de_lei_n005-2015_de_10_de_setembro_de_2015.pdf</t>
   </si>
   <si>
     <t>DISPOE CONSELHO DA CRIANÇA E DO ADOLESCENTE.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/558/projeto_de_lei_n006_de_02_de_dezembro_de_2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/558/projeto_de_lei_n006_de_02_de_dezembro_de_2015.pdf</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/559/projeto_de_lei_n007-2015_de_03_de_dezembro_de_2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/559/projeto_de_lei_n007-2015_de_03_de_dezembro_de_2015.pdf</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/560/projeto_de_lei_n008-2015_de_03_de_dezembro_de_2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/560/projeto_de_lei_n008-2015_de_03_de_dezembro_de_2015.pdf</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/320/projeto_de_resolucao_01-2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/320/projeto_de_resolucao_01-2015.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO DE DIVIDAS NAO PAGAS</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/321/projeto_de_resolucao_02-2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/321/projeto_de_resolucao_02-2015.pdf</t>
   </si>
   <si>
     <t>TERMO DE DOAÇÃO DE BENS PUBLICOS</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/322/projeto_de_resolucao_03-2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/322/projeto_de_resolucao_03-2015.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO DO BRASÃO DA CAMARA MUNICIPAL</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/323/projeto_de_resolucao_04-2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/323/projeto_de_resolucao_04-2015.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE FILIAÇÃO COM A UVET</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/324/projeto_de_resolucao_05-2015.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/324/projeto_de_resolucao_05-2015.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O PLANO DE CARGO E SALARIOS DA CAMARA</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/568/requerimentos_de_2015_a_2016.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/568/requerimentos_de_2015_a_2016.pdf</t>
   </si>
   <si>
     <t>SEGUE LISTA DE REQUERIMENTOS SCANEADOS NA MESMA PAGINA, SENDO DO REQUERIMENTO 01/2015 AO 24/2015 .</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -708,68 +708,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/296/autografo_de_lei_n001-2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/297/autografo_de_lei_n002-2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/298/autografo_de_lei_n003-2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/299/autografo_de_lei_n004-2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/293/autografo_de_n005-2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/295/autografo_de_lei_n006-2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/300/autografo_de_lei_n008-2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/505/lei_no_233-2015_19_de_marco_de_2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/506/lei_no_234-2015_30_de_abril_de_2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/507/lei_no_235-2015_30_de_abril_de_2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/500/lei_n236-201518_de_junho_de_2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/501/lei_n237-201522_de_setembro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/508/lei_no_238-2015_18_de_dezembro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/502/lei_n239-2015_18_de_dezembro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/503/lei_n240-2015_de_18_de_dezembro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/554/projeto_de_lei_de_n001-2015_de_19_de_fevereiro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/553/projeto_de_lei_de_n001-2015_de_19_de_fevereiro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/556/projeto_de_lei_n004-2015_de_01_de_junho_de_2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/557/projeto_de_lei_n005-2015_de_10_de_setembro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/558/projeto_de_lei_n006_de_02_de_dezembro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/559/projeto_de_lei_n007-2015_de_03_de_dezembro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/560/projeto_de_lei_n008-2015_de_03_de_dezembro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/320/projeto_de_resolucao_01-2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/321/projeto_de_resolucao_02-2015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/322/projeto_de_resolucao_03-2015.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/323/projeto_de_resolucao_04-2015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/324/projeto_de_resolucao_05-2015.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/568/requerimentos_de_2015_a_2016.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/296/autografo_de_lei_n001-2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/297/autografo_de_lei_n002-2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/298/autografo_de_lei_n003-2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/299/autografo_de_lei_n004-2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/293/autografo_de_n005-2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/295/autografo_de_lei_n006-2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/300/autografo_de_lei_n008-2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/505/lei_no_233-2015_19_de_marco_de_2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/506/lei_no_234-2015_30_de_abril_de_2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/507/lei_no_235-2015_30_de_abril_de_2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/500/lei_n236-201518_de_junho_de_2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/501/lei_n237-201522_de_setembro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/508/lei_no_238-2015_18_de_dezembro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/502/lei_n239-2015_18_de_dezembro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/503/lei_n240-2015_de_18_de_dezembro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/554/projeto_de_lei_de_n001-2015_de_19_de_fevereiro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/553/projeto_de_lei_de_n001-2015_de_19_de_fevereiro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/556/projeto_de_lei_n004-2015_de_01_de_junho_de_2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/557/projeto_de_lei_n005-2015_de_10_de_setembro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/558/projeto_de_lei_n006_de_02_de_dezembro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/559/projeto_de_lei_n007-2015_de_03_de_dezembro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/560/projeto_de_lei_n008-2015_de_03_de_dezembro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/320/projeto_de_resolucao_01-2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/321/projeto_de_resolucao_02-2015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/322/projeto_de_resolucao_03-2015.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/323/projeto_de_resolucao_04-2015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/324/projeto_de_resolucao_05-2015.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2015/568/requerimentos_de_2015_a_2016.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="102.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>