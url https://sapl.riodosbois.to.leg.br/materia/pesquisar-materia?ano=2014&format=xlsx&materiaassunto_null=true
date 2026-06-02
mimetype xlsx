--- v0 (2026-01-16)
+++ v1 (2026-06-02)
@@ -54,411 +54,411 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>LOR</t>
   </si>
   <si>
     <t>LEI ORDINARIA</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE RIO DOS BOIS - CMRB</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/484/lei_n217-2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/484/lei_n217-2014.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE REAJUSTE E OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/485/lei_n218-2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/485/lei_n218-2014.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUL DE RESIDOS SOLIDOS</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/486/lei_n219-2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/486/lei_n219-2014.pdf</t>
   </si>
   <si>
     <t>CRIAÇAO DE CARGOS EFETIVOS DA ADMINISTRAÇÃO</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/487/lei_n220-2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/487/lei_n220-2014.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO MUL LEI 210/2013</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/488/lei_n221-2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/488/lei_n221-2014.pdf</t>
   </si>
   <si>
     <t>DISPOE DA CRIAÇAO DA IMPRENSA OFICIAL DE RIO DOS B</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/489/lei_n222-2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/489/lei_n222-2014.pdf</t>
   </si>
   <si>
     <t>CRIA A CONDEC - COORD. MUL DEFESA CIVIL</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/490/lei_n223-2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/490/lei_n223-2014.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE REAJUSTE DE VENC. AG. COM DE SAUDE</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/491/lei_n224-2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/491/lei_n224-2014.pdf</t>
   </si>
   <si>
     <t>PLANO MUL DE SANEAMENTO BASICO DE RIO DOS BO</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/492/lei_n225-2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/492/lei_n225-2014.pdf</t>
   </si>
   <si>
     <t>REAJUSTE DO CARGO DE ENFERMEIRA PADRÃO</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/493/lei_n226-2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/493/lei_n226-2014.pdf</t>
   </si>
   <si>
     <t>PLANO MUL DE EDUCAÇÃO AMBIENTAL</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/494/lei_n227-2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/494/lei_n227-2014.pdf</t>
   </si>
   <si>
     <t>PROGRAMA DE ESTIMULO PARA QUITAÇÃO DE DEBITOS FISCAIS REFIS</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/495/lei_n228-2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/495/lei_n228-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZO A PREFEITURA A FAZER LEILÃO DE PRODUTOS DANIFICADOS E SUCATEADOS DA PREFEITURA.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/496/lei_n229-2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/496/lei_n229-2014.pdf</t>
   </si>
   <si>
     <t>PPA 2014/2017</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/497/lei_n230-2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/497/lei_n230-2014.pdf</t>
   </si>
   <si>
     <t>LDO 2015</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/498/lei_n231-2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/498/lei_n231-2014.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA FIXA E DESPESA DO MUL.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/</t>
   </si>
   <si>
     <t>DISPOE SOBRE DAR NOME AO CEMITERIO DA ZONA RURAL PROXIMO O CORREGO DAS PALMEIRAS COM O RIO TOCANTINS</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINARIA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/326/projeto_de_lei_n001-2014_de_12_de_fevereiro_de_2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/326/projeto_de_lei_n001-2014_de_12_de_fevereiro_de_2014.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE REAJUSTE DE VENCIMENTO</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/327/projeto_de_lei_n002-2014_de13_de_fevereiro_de_2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/327/projeto_de_lei_n002-2014_de13_de_fevereiro_de_2014.pdf</t>
   </si>
   <si>
     <t>PLANO DE GESTAI INTEGRADA DE RESIDUOS SOLIDOS</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/517/projeto_de_lei_n001-2014_de_12_de_fevereiro_de_2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/517/projeto_de_lei_n001-2014_de_12_de_fevereiro_de_2014.pdf</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/518/projeto_de_lei_n002-2014_de13_de_fevereiro_de_2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/518/projeto_de_lei_n002-2014_de13_de_fevereiro_de_2014.pdf</t>
   </si>
   <si>
     <t>PLANO MUNICIPAL DE RESIDIOS SOLIDOS</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/519/projeto_de_lei_n003-2014_de_07_de_abril_de_2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/519/projeto_de_lei_n003-2014_de_07_de_abril_de_2014.pdf</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/520/projeto_de_lei_n004-2014_de_07_de_abril_de_2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/520/projeto_de_lei_n004-2014_de_07_de_abril_de_2014.pdf</t>
   </si>
   <si>
     <t>PERMITE GESTOR MUL ADQUIRIR PATRIMONIO</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/521/projeto_de_lei_n005-2014_de_07_de_abril_de_2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/521/projeto_de_lei_n005-2014_de_07_de_abril_de_2014.pdf</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/522/projeto_de_lei_n008-2014_de_13_de_junho_de_2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/522/projeto_de_lei_n008-2014_de_13_de_junho_de_2014.pdf</t>
   </si>
   <si>
     <t>INSTITUI PLANO MUL DE SANEAMENTO BASICO</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/523/projeto_de_lei_n009-2014_de15_de_agosto_de_2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/523/projeto_de_lei_n009-2014_de15_de_agosto_de_2014.pdf</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/524/projeto_de_lei_n010-2014_de_15_de_agosto_de_2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/524/projeto_de_lei_n010-2014_de_15_de_agosto_de_2014.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE REAJUSTE ENFERMEIRO PADRAO</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/525/projeto_de_lei_n011-2014_de_15_agosto_de_2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/525/projeto_de_lei_n011-2014_de_15_agosto_de_2014.pdf</t>
   </si>
   <si>
     <t>PME - PLANO MUL DE EDUCAÇÃO AMBIENTAL</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/526/projeto_de_lei_n012-2014_de_19_de_novembro_de_2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/526/projeto_de_lei_n012-2014_de_19_de_novembro_de_2014.pdf</t>
   </si>
   <si>
     <t>REFIS 2014</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/527/projeto_de_lei_n013_-2014de_02_de_dezemnro_de_2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/527/projeto_de_lei_n013_-2014de_02_de_dezemnro_de_2014.pdf</t>
   </si>
   <si>
     <t>FAZER LEILAO DE PRODUTOS PUBLICOS</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/528/projeto_de_lei_n014-2014_de_05_dezembro_de_2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/528/projeto_de_lei_n014-2014_de_05_dezembro_de_2014.pdf</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/529/projeto_de_lei_n015-2014_de_05_de_dezembro_de.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/529/projeto_de_lei_n015-2014_de_05_de_dezembro_de.pdf</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/530/projeto_de_lei_n016-2014_de_05_de_dzembro_de_2014.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/530/projeto_de_lei_n016-2014_de_05_de_dzembro_de_2014.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA FIXA DO MUNICIPIO E DESPESA FIXAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -765,68 +765,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/484/lei_n217-2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/485/lei_n218-2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/486/lei_n219-2014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/487/lei_n220-2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/488/lei_n221-2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/489/lei_n222-2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/490/lei_n223-2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/491/lei_n224-2014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/492/lei_n225-2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/493/lei_n226-2014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/494/lei_n227-2014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/495/lei_n228-2014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/496/lei_n229-2014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/497/lei_n230-2014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/498/lei_n231-2014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/326/projeto_de_lei_n001-2014_de_12_de_fevereiro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/327/projeto_de_lei_n002-2014_de13_de_fevereiro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/517/projeto_de_lei_n001-2014_de_12_de_fevereiro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/518/projeto_de_lei_n002-2014_de13_de_fevereiro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/519/projeto_de_lei_n003-2014_de_07_de_abril_de_2014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/520/projeto_de_lei_n004-2014_de_07_de_abril_de_2014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/521/projeto_de_lei_n005-2014_de_07_de_abril_de_2014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/522/projeto_de_lei_n008-2014_de_13_de_junho_de_2014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/523/projeto_de_lei_n009-2014_de15_de_agosto_de_2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/524/projeto_de_lei_n010-2014_de_15_de_agosto_de_2014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/525/projeto_de_lei_n011-2014_de_15_agosto_de_2014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/526/projeto_de_lei_n012-2014_de_19_de_novembro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/527/projeto_de_lei_n013_-2014de_02_de_dezemnro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/528/projeto_de_lei_n014-2014_de_05_dezembro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/529/projeto_de_lei_n015-2014_de_05_de_dezembro_de.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/530/projeto_de_lei_n016-2014_de_05_de_dzembro_de_2014.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/484/lei_n217-2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/485/lei_n218-2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/486/lei_n219-2014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/487/lei_n220-2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/488/lei_n221-2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/489/lei_n222-2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/490/lei_n223-2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/491/lei_n224-2014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/492/lei_n225-2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/493/lei_n226-2014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/494/lei_n227-2014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/495/lei_n228-2014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/496/lei_n229-2014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/497/lei_n230-2014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/498/lei_n231-2014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/326/projeto_de_lei_n001-2014_de_12_de_fevereiro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/327/projeto_de_lei_n002-2014_de13_de_fevereiro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/517/projeto_de_lei_n001-2014_de_12_de_fevereiro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/518/projeto_de_lei_n002-2014_de13_de_fevereiro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/519/projeto_de_lei_n003-2014_de_07_de_abril_de_2014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/520/projeto_de_lei_n004-2014_de_07_de_abril_de_2014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/521/projeto_de_lei_n005-2014_de_07_de_abril_de_2014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/522/projeto_de_lei_n008-2014_de_13_de_junho_de_2014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/523/projeto_de_lei_n009-2014_de15_de_agosto_de_2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/524/projeto_de_lei_n010-2014_de_15_de_agosto_de_2014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/525/projeto_de_lei_n011-2014_de_15_agosto_de_2014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/526/projeto_de_lei_n012-2014_de_19_de_novembro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/527/projeto_de_lei_n013_-2014de_02_de_dezemnro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/528/projeto_de_lei_n014-2014_de_05_dezembro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/529/projeto_de_lei_n015-2014_de_05_de_dezembro_de.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2014/530/projeto_de_lei_n016-2014_de_05_de_dzembro_de_2014.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="106.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>