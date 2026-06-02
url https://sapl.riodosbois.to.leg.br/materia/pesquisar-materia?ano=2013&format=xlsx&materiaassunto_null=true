--- v0 (2025-11-21)
+++ v1 (2026-06-02)
@@ -54,309 +54,309 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>LOR</t>
   </si>
   <si>
     <t>LEI ORDINARIA</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE RIO DOS BOIS - CMRB</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/</t>
   </si>
   <si>
     <t>ESTIMA RECEITA FIXA E DESPESA DO MUL. 2016</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/469/lei_n201-2013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/469/lei_n201-2013.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE CONTRATAÇÃO POR TEMPO DETERMINADO</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/470/lei_n202-2013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/470/lei_n202-2013.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE REGIME LABORAL DOS MOTORISTA DE AMBULANCIA</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo A CRIAR</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/472/lei_n204-2013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/472/lei_n204-2013.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE POLITICA AMBIENTAL</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/473/lei_n205-2013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/473/lei_n205-2013.pdf</t>
   </si>
   <si>
     <t>INSTUI O FUNDO MUNICIPAL DE MEIO AMBIENTE</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/474/lei_n206-2013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/474/lei_n206-2013.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CONSELHO DE MEIO AMBIENTE</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/475/lei_n207-2013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/475/lei_n207-2013.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA BRIGADA DE INCENDIO</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/476/lei_n207-2013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/476/lei_n207-2013.pdf</t>
   </si>
   <si>
     <t>CRIA FUNDO MUL DE HABITAÇÃO E INTERESSE PARTICULAR</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/477/lei_n209-2013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/477/lei_n209-2013.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO FUNDEB</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/478/lei_n210-2013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/478/lei_n210-2013.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ESTRUTURA ORGANIZACIONAL DE RIO DOS B</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/479/lei_n211-2013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/479/lei_n211-2013.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE VENDA DE IMOVEL URBANO</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>DISPOE SOBRE DESENVOLVER AÇOES MINHA CASA MINHA VI</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/481/lei_n213-2013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/481/lei_n213-2013.pdf</t>
   </si>
   <si>
     <t>PPA 2014/2017</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/482/lei_n215-2013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/482/lei_n215-2013.pdf</t>
   </si>
   <si>
     <t>FIXA A DESPESA FIXA DO MUNICIPIO DE RIO DOS</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/483/lei_n216-2013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/483/lei_n216-2013.pdf</t>
   </si>
   <si>
     <t>PERMITE O MUL A PARTICIPAR DO CONSORCIO INTERMUNICIPAL DE SANEAMENTO BASICO</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINARIA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/325/projeto_de_lei_de_n212-2013_de_04_de_setembro_de_2013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/325/projeto_de_lei_de_n212-2013_de_04_de_setembro_de_2013.pdf</t>
   </si>
   <si>
     <t>A aprovação do presente Projeto de Lei permitirá que a comunidade de Rio dos Bois-_x000D_
 TO, desde que presente os requisitos, possa adquirir sua casa através do Programa Minha_x000D_
 Casa Minha Vida, desse modo, aplicando diretamente o que determina o artigo 5°, inciso_x000D_
 XXII da Constituição Federal de 1988</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/532/projeto_de_lei_n210-2013_de01_de_agosto_de_2013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/532/projeto_de_lei_n210-2013_de01_de_agosto_de_2013.pdf</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/533/projeto_de_lei_n211-2013_de_19_de_agosto_de_2013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/533/projeto_de_lei_n211-2013_de_19_de_agosto_de_2013.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE PAGAMENTO DE DECIMO TERCEIRO SALARIO</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/516/projeto_de_lei_de_n212-2013_de_04_de_setembro_de_2013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/516/projeto_de_lei_de_n212-2013_de_04_de_setembro_de_2013.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAR PLANO PARA MINHA CASA MINHA VIDA</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/549/projeto_de_lei_n213-2013_de_04_de_setembro_de_2013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/549/projeto_de_lei_n213-2013_de_04_de_setembro_de_2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZAR O EXECUTIVO DESENVOLVER PROJETO MCMV</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/550/projeto_de_lei_n214-2013_de_04_de_srembro_de_2013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/550/projeto_de_lei_n214-2013_de_04_de_srembro_de_2013.pdf</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/551/projeto_de_lei_n215-2013_de_06_de_dezembro_de_2013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/551/projeto_de_lei_n215-2013_de_06_de_dezembro_de_2013.pdf</t>
   </si>
   <si>
     <t>LDO 2015</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/552/projeto_de_lei_n217-2013_de_dezembro_de_2013.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/552/projeto_de_lei_n217-2013_de_dezembro_de_2013.pdf</t>
   </si>
   <si>
     <t>INSTITUI PLANO MUL DE SANEAMENTO BASICO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -663,68 +663,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/469/lei_n201-2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/470/lei_n202-2013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/472/lei_n204-2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/473/lei_n205-2013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/474/lei_n206-2013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/475/lei_n207-2013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/476/lei_n207-2013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/477/lei_n209-2013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/478/lei_n210-2013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/479/lei_n211-2013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/481/lei_n213-2013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/482/lei_n215-2013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/483/lei_n216-2013.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/325/projeto_de_lei_de_n212-2013_de_04_de_setembro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/532/projeto_de_lei_n210-2013_de01_de_agosto_de_2013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/533/projeto_de_lei_n211-2013_de_19_de_agosto_de_2013.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/516/projeto_de_lei_de_n212-2013_de_04_de_setembro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/549/projeto_de_lei_n213-2013_de_04_de_setembro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/550/projeto_de_lei_n214-2013_de_04_de_srembro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/551/projeto_de_lei_n215-2013_de_06_de_dezembro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/552/projeto_de_lei_n217-2013_de_dezembro_de_2013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/469/lei_n201-2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/470/lei_n202-2013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/472/lei_n204-2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/473/lei_n205-2013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/474/lei_n206-2013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/475/lei_n207-2013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/476/lei_n207-2013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/477/lei_n209-2013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/478/lei_n210-2013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/479/lei_n211-2013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/481/lei_n213-2013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/482/lei_n215-2013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/483/lei_n216-2013.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/325/projeto_de_lei_de_n212-2013_de_04_de_setembro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/532/projeto_de_lei_n210-2013_de01_de_agosto_de_2013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/533/projeto_de_lei_n211-2013_de_19_de_agosto_de_2013.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/516/projeto_de_lei_de_n212-2013_de_04_de_setembro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/549/projeto_de_lei_n213-2013_de_04_de_setembro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/550/projeto_de_lei_n214-2013_de_04_de_srembro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/551/projeto_de_lei_n215-2013_de_06_de_dezembro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2013/552/projeto_de_lei_n217-2013_de_dezembro_de_2013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="80.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>