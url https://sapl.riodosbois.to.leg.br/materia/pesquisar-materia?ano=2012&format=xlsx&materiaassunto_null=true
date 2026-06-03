--- v0 (2025-11-21)
+++ v1 (2026-06-03)
@@ -54,177 +54,177 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EPS</t>
   </si>
   <si>
     <t>ESTAGIO PROBATORIO SERVIDOR</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE RIO DOS BOIS - CMRB</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/455/estagio_probatorio_da_servidora_jossenilde_sousa.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/455/estagio_probatorio_da_servidora_jossenilde_sousa.pdf</t>
   </si>
   <si>
     <t>ESTAGIO PROBATORIO DE JOSSENILDE MARTINS DE SOUSA ALMEIDA SOBRE CONCURSO 2011</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>LOR</t>
   </si>
   <si>
     <t>LEI ORDINARIA</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/343/lei_n191-2012.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/343/lei_n191-2012.pdf</t>
   </si>
   <si>
     <t>CONTRATACAO POR TEMPO DETERMINADO PROFESSORES, ASG</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/344/lei_n192-2012.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/344/lei_n192-2012.pdf</t>
   </si>
   <si>
     <t>CONTRATAR POR TEMPO DETERMINADO AUXILIAR DE ENFERMAGEM</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/345/lei_n193-2012.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/345/lei_n193-2012.pdf</t>
   </si>
   <si>
     <t>LEI DO CONSELHO SUSTENTAVEL RURAL</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/346/lei_n194-2012.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/346/lei_n194-2012.pdf</t>
   </si>
   <si>
     <t>PERMITE A PREFEITURA FAZER DOACAO DE LOTES A FAMILIAS EM VULNERABILIDADE</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/347/lei_n195-2012.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/347/lei_n195-2012.pdf</t>
   </si>
   <si>
     <t>PLANO DE CARGOS E CARREIRAS DO QUADRO EDUCAÇÃO</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/348/lei_n196-2012.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/348/lei_n196-2012.pdf</t>
   </si>
   <si>
     <t>LEI DE RATIFICAÇÕES DE PROTOCOLOS DE INTENÇOES</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/349/lei_n197-2012.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/349/lei_n197-2012.pdf</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO DE INSPEÇÃO MUNICIPAL SIM</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/350/lei_n198-2012.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/350/lei_n198-2012.pdf</t>
   </si>
   <si>
     <t>CRIA PARCERIA COM O ESTADO DO TOCANTINS PARA INSPEÇÃO DE AGUA NO MUNICIPIO</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/351/lei_n199-2012.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/351/lei_n199-2012.pdf</t>
   </si>
   <si>
     <t>LDO 2013</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/352/lei_n200-2012.pdf</t>
+    <t>http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/352/lei_n200-2012.pdf</t>
   </si>
   <si>
     <t>ESTIMA DESPESA FIXAS 2013</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -531,68 +531,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/455/estagio_probatorio_da_servidora_jossenilde_sousa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/343/lei_n191-2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/344/lei_n192-2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/345/lei_n193-2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/346/lei_n194-2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/347/lei_n195-2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/348/lei_n196-2012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/349/lei_n197-2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/350/lei_n198-2012.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/351/lei_n199-2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/352/lei_n200-2012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/455/estagio_probatorio_da_servidora_jossenilde_sousa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/343/lei_n191-2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/344/lei_n192-2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/345/lei_n193-2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/346/lei_n194-2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/347/lei_n195-2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/348/lei_n196-2012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/349/lei_n197-2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/350/lei_n198-2012.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/351/lei_n199-2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riodosbois.to.leg.br/media/sapl/public/materialegislativa/2012/352/lei_n200-2012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="81.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>